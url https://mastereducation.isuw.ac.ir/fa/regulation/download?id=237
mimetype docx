--- v0 (2025-10-18)
+++ v1 (2026-05-26)
@@ -1,4722 +1,6162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="50313ABF" w14:textId="77777777" w:rsidR="0062591F" w:rsidRPr="008E3A3A" w:rsidRDefault="0062591F" w:rsidP="0062591F">
+    <w:p w14:paraId="5E93BCC5" w14:textId="407E0A33" w:rsidR="000007BD" w:rsidRPr="00963E59" w:rsidRDefault="000007BD" w:rsidP="000007BD">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...407 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...1 lines deleted...]
-          <w:lang w:bidi="fa-IR"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E3A3A">
+      <w:r w:rsidRPr="00963E59">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مقررات ارائه طرح پژوهش رساله دکتري  : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BDB478" w14:textId="77777777" w:rsidR="000007BD" w:rsidRPr="000007BD" w:rsidRDefault="000007BD" w:rsidP="000007BD">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:right="-113"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000007BD">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دانشجو موظف است حداکثر يک نيمسال پس از امتحان جامع طرح پژوهش رساله دکتري خود را با نظر استاد راهنما به تصويب برساند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC156CE" w14:textId="77777777" w:rsidR="000007BD" w:rsidRPr="000007BD" w:rsidRDefault="000007BD" w:rsidP="000007BD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000007BD">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>موضوع رساله  پس از تصويب در کميسيون سياستگذاري ، بررسي و تصويب رسالات  و پايان نامه هاي دانشگاه  قطعيت مي يابد .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002BF64E" w14:textId="77777777" w:rsidR="000007BD" w:rsidRPr="000007BD" w:rsidRDefault="000007BD" w:rsidP="000007BD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000007BD">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">دانشجو واحد رساله رابراي بار دوم و بعد از آن در صورتي مي تواند اخذ نمايد كه ؛ « بر اساس ماده 8 آيين نامه تدوين رسالات دکتري  »  هر سه ماه يكبار گزارش پيشرفت كار رساله خود را به مرجع ذيصلاح در دانشكده تحويل داده باشد  و هر شش ماه يکبار سمينار خود را ارائه کرده باشد. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3194BD2B" w14:textId="77777777" w:rsidR="000007BD" w:rsidRPr="000007BD" w:rsidRDefault="000007BD" w:rsidP="000007BD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000007BD">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">دانشجو بايد تا زمان دفاع از رساله ، الزاماً نسبت به اخذ واحد مزبور در هر نيمسال اقدام نمايد . </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3229E241" w14:textId="77777777" w:rsidR="000007BD" w:rsidRPr="000007BD" w:rsidRDefault="000007BD" w:rsidP="000007BD">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000007BD">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000007BD">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يادآوري</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000007BD">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD9B25B" w14:textId="2C913CB9" w:rsidR="000007BD" w:rsidRPr="000007BD" w:rsidRDefault="000007BD" w:rsidP="000007BD">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000007BD">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جستارگرائي رايانه اي موضوع و جوانب مختلف آن به اين درخواست ضميمه گردد.</w:t>
+      </w:r>
+      <w:r w:rsidR="000461FE">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(گواهی پیشینه پژوهش ایرانداک)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597C4E5B" w14:textId="65B0CB8A" w:rsidR="00F24A38" w:rsidRPr="00781376" w:rsidRDefault="004E59FC" w:rsidP="004E59FC">
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">کاربرگ شماره  /  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E3A3A">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="000007BD" w:rsidRPr="00781376">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اين كاربرگ بايد با مساعدت اس</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ت</w:t>
+      </w:r>
+      <w:r w:rsidR="000007BD" w:rsidRPr="00781376">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اد راهنماي پيشنهادي تكميل شود.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="274"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1432"/>
+        <w:gridCol w:w="904"/>
+        <w:gridCol w:w="2338"/>
+        <w:gridCol w:w="2338"/>
+        <w:gridCol w:w="2338"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F24A38" w14:paraId="6FED9FD3" w14:textId="77777777" w:rsidTr="00901AC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F7ED63C" w14:textId="2AF5F55E" w:rsidR="00F24A38" w:rsidRDefault="00026014" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F24A38" w:rsidRPr="00C6175C">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>مشخصات دانشجو</w:t>
+            </w:r>
+            <w:r w:rsidR="00F24A38" w:rsidRPr="00C6175C">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F24A38" w14:paraId="0E3DE3C2" w14:textId="77777777" w:rsidTr="00901AC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A194E60" w14:textId="77777777" w:rsidR="00F24A38" w:rsidRDefault="00F24A38" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6175C">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">نام و نام خانوادگي: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E081EF" w14:textId="77777777" w:rsidR="00F24A38" w:rsidRDefault="00F24A38" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6175C">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">رشته تحصیلی: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE5651F" w14:textId="77777777" w:rsidR="00F24A38" w:rsidRDefault="00F24A38" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6175C">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">گرايش: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D65320C" w14:textId="77777777" w:rsidR="00F24A38" w:rsidRDefault="00F24A38" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6175C">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">نام و نام خانوادگي: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F24A38" w14:paraId="13F43296" w14:textId="77777777" w:rsidTr="00901AC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2336" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77574471" w14:textId="77777777" w:rsidR="00F24A38" w:rsidRDefault="00F24A38" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6175C">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">شماره دانشجویی: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E9A161" w14:textId="77777777" w:rsidR="00F24A38" w:rsidRDefault="00F24A38" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6175C">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">شماره تماس: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E0E9AB" w14:textId="77777777" w:rsidR="00F24A38" w:rsidRDefault="00F24A38" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6175C">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">ایمیل: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49712062" w14:textId="77777777" w:rsidR="00F24A38" w:rsidRDefault="00F24A38" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6175C">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">شماره دانشجویی: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901AC7" w14:paraId="00FEFE52" w14:textId="77777777" w:rsidTr="00901AC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D0D16C" w14:textId="0C54CF8A" w:rsidR="00901AC7" w:rsidRPr="00901AC7" w:rsidRDefault="00026014" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+            <w:r w:rsidR="00901AC7" w:rsidRPr="00901AC7">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>عنوان پايان‌نامه :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901AC7" w14:paraId="5966DEEA" w14:textId="77777777" w:rsidTr="00B62373">
+        <w:trPr>
+          <w:trHeight w:val="383"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1432" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="010BA7BF" w14:textId="15FBFBB6" w:rsidR="00901AC7" w:rsidRPr="00901AC7" w:rsidRDefault="00901AC7" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">فارسی </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7918" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="298B2067" w14:textId="6A9569E0" w:rsidR="00901AC7" w:rsidRPr="00901AC7" w:rsidRDefault="00901AC7" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00901AC7" w14:paraId="3BC7AC78" w14:textId="77777777" w:rsidTr="00B62373">
+        <w:trPr>
+          <w:trHeight w:val="382"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1432" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3FB87E" w14:textId="4135371A" w:rsidR="00901AC7" w:rsidRPr="00901AC7" w:rsidRDefault="00901AC7" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">انگلیسی </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7918" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="255B548F" w14:textId="3B469E9D" w:rsidR="00901AC7" w:rsidRPr="00901AC7" w:rsidRDefault="00901AC7" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E773EE" w14:paraId="5DABE295" w14:textId="77777777" w:rsidTr="00B62373">
+        <w:trPr>
+          <w:trHeight w:val="382"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D833597" w14:textId="5253CDDE" w:rsidR="00E773EE" w:rsidRPr="00901AC7" w:rsidRDefault="00026014" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E773EE">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>واژگان کلیدی: (</w:t>
+            </w:r>
+            <w:r w:rsidR="0010615B">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>6-4</w:t>
+            </w:r>
+            <w:r w:rsidR="00197887">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>واژه</w:t>
+            </w:r>
+            <w:r w:rsidR="00E773EE">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E773EE" w14:paraId="20C0C5E1" w14:textId="77777777" w:rsidTr="00B62373">
+        <w:trPr>
+          <w:trHeight w:val="382"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1432" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DDC57C1" w14:textId="06A67486" w:rsidR="00E773EE" w:rsidRDefault="00E773EE" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">فارسی </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7918" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="591F4C59" w14:textId="77777777" w:rsidR="00E773EE" w:rsidRPr="00901AC7" w:rsidRDefault="00E773EE" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E773EE" w14:paraId="76235598" w14:textId="77777777" w:rsidTr="00B62373">
+        <w:trPr>
+          <w:trHeight w:val="382"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1432" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAD476D" w14:textId="0D3E7CF2" w:rsidR="00E773EE" w:rsidRDefault="00E773EE" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">انگلیسی </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7918" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9A079F" w14:textId="77777777" w:rsidR="00E773EE" w:rsidRPr="00901AC7" w:rsidRDefault="00E773EE" w:rsidP="00F24A38">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4EA9FD51" w14:textId="77777777" w:rsidR="00102CE3" w:rsidRDefault="00102CE3">
+      <w:pPr>
+        <w:bidi/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D14D50" w14:textId="686A7F6E" w:rsidR="00102CE3" w:rsidRDefault="00102CE3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>2</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6635AA" w14:textId="77777777" w:rsidR="00917521" w:rsidRPr="00120E93" w:rsidRDefault="00917521" w:rsidP="00917521">
+    <w:p w14:paraId="58A78BE8" w14:textId="77777777" w:rsidR="00C60FCD" w:rsidRDefault="00C60FCD" w:rsidP="00C60FCD">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="10"/>
+        <w:bidi/>
+        <w:ind w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
-        <w:tblW w:w="9638" w:type="dxa"/>
-[...7 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9894"/>
+        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="4675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E1B7E" w:rsidRPr="005D5E63" w14:paraId="79D4688E" w14:textId="77777777" w:rsidTr="00965FEF">
+      <w:tr w:rsidR="00C60FCD" w14:paraId="408D59CC" w14:textId="77777777" w:rsidTr="00C60FCD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5EA92F" w14:textId="1C163C8A" w:rsidR="00C60FCD" w:rsidRDefault="00026014" w:rsidP="00C60FCD">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>5)</w:t>
+            </w:r>
+            <w:r w:rsidR="00C60FCD" w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>اطلاعات مربوط به استاد راهنما:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C60FCD" w14:paraId="7EBC6E39" w14:textId="77777777" w:rsidTr="00102CE3">
         <w:trPr>
-          <w:cantSplit/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9638" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7825B8B6" w14:textId="77777777" w:rsidR="00917521" w:rsidRPr="005D5E63" w:rsidRDefault="00917521" w:rsidP="009A16D4">
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="685475E9" w14:textId="5F85A001" w:rsidR="00C60FCD" w:rsidRPr="00C60FCD" w:rsidRDefault="00C60FCD" w:rsidP="00102CE3">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> نام و نام خانوادگي</w:t>
+            </w:r>
+            <w:r w:rsidR="00102CE3">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A2C04FE" w14:textId="77777777" w:rsidR="002E1EF3" w:rsidRPr="005D5E63" w:rsidRDefault="002E1EF3" w:rsidP="009A16D4">
-[...24 lines deleted...]
-                <w:szCs w:val="24"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B120E53" w14:textId="2458321D" w:rsidR="00C60FCD" w:rsidRDefault="00C60FCD" w:rsidP="00102CE3">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">رشته / تخصص: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="005D5E63">
-[...85 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0062591F" w:rsidRPr="005D5E63" w14:paraId="021A6E91" w14:textId="77777777" w:rsidTr="00965FEF">
+      <w:tr w:rsidR="00C60FCD" w14:paraId="1D499D8C" w14:textId="77777777" w:rsidTr="00102CE3">
         <w:trPr>
-          <w:trHeight w:val="1539"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9638" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4251B1D4" w14:textId="77777777" w:rsidR="0062591F" w:rsidRPr="00284941" w:rsidRDefault="0062591F" w:rsidP="0062591F">
-[...204 lines deleted...]
-              <w:t>اين كاربرگ بايد با مساعدت استاد راهنماي پيشنهادي تكميل شود.</w:t>
+          <w:p w14:paraId="58F30766" w14:textId="71E54426" w:rsidR="00C60FCD" w:rsidRPr="00C60FCD" w:rsidRDefault="00C60FCD" w:rsidP="00C60FCD">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>نشاني</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> و تلفن</w:t>
+            </w:r>
+            <w:r w:rsidR="00102CE3">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...10 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B105EC2" w14:textId="21E2AAB4" w:rsidR="0062591F" w:rsidRPr="005D5E63" w:rsidRDefault="0062591F" w:rsidP="0062591F">
-[...629 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="7E6FACEB" w14:textId="57C97428" w:rsidR="00C60FCD" w:rsidRPr="00C60FCD" w:rsidRDefault="00C60FCD" w:rsidP="00102CE3">
+            <w:pPr>
+              <w:bidi/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="B Nazanin"/>
-[...1232 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>رتبه دانشگاه</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>ی</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:                                                                                                                                    </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="157948CC" w14:textId="77777777" w:rsidR="00787F5F" w:rsidRPr="005D5E63" w:rsidRDefault="00787F5F" w:rsidP="008F6293">
+    <w:p w14:paraId="6F06B28C" w14:textId="77777777" w:rsidR="001556F9" w:rsidRDefault="001556F9" w:rsidP="00EC484A">
       <w:pPr>
-        <w:spacing w:line="48" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="B Nazanin"/>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00787F5F" w:rsidRPr="005D5E63" w:rsidSect="00642AEA">
-[...14 lines deleted...]
-        </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="568"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
-        <w:tblW w:w="10773" w:type="dxa"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4285"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="4675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E1B7E" w:rsidRPr="005D5E63" w14:paraId="08A27551" w14:textId="77777777" w:rsidTr="008A3E35">
+      <w:tr w:rsidR="001556F9" w14:paraId="5DAE3A50" w14:textId="77777777" w:rsidTr="002716F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1460B937" w14:textId="29232C0C" w:rsidR="001556F9" w:rsidRDefault="00026014" w:rsidP="002716F6">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>6)</w:t>
+            </w:r>
+            <w:r w:rsidR="001556F9" w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">اطلاعات مربوط به استاد </w:t>
+            </w:r>
+            <w:r w:rsidR="001556F9">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>مشاور</w:t>
+            </w:r>
+            <w:r w:rsidR="001556F9" w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00360C8D">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001556F9" w14:paraId="22C19150" w14:textId="77777777" w:rsidTr="002716F6">
         <w:trPr>
-          <w:trHeight w:val="797"/>
+          <w:trHeight w:val="698"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10773" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68EA894E" w14:textId="22389500" w:rsidR="00787F5F" w:rsidRPr="005D5E63" w:rsidRDefault="0080525C" w:rsidP="00F44734">
-[...111 lines deleted...]
-              <w:t>:</w:t>
+          <w:p w14:paraId="1723BCC4" w14:textId="344F0CB0" w:rsidR="001556F9" w:rsidRPr="00C60FCD" w:rsidRDefault="001556F9" w:rsidP="00102CE3">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> نام و نام خانوادگ</w:t>
+            </w:r>
+            <w:r w:rsidR="00102CE3">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>ی:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3516" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="274C7A8E" w14:textId="76DB4164" w:rsidR="003E1B7E" w:rsidRPr="005D5E63" w:rsidRDefault="007077C6" w:rsidP="004E1387">
-[...29 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+          <w:p w14:paraId="0A9F77BF" w14:textId="57A69194" w:rsidR="001556F9" w:rsidRDefault="001556F9" w:rsidP="00102CE3">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">رشته / تخصص: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001556F9" w14:paraId="73769E0A" w14:textId="77777777" w:rsidTr="00102CE3">
+        <w:trPr>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F06301" w14:textId="77777777" w:rsidR="001556F9" w:rsidRPr="00C60FCD" w:rsidRDefault="001556F9" w:rsidP="002716F6">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>نشاني</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> و تلفن:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C0666B0" w14:textId="70A43AD1" w:rsidR="003E1B7E" w:rsidRPr="005D5E63" w:rsidRDefault="007077C6" w:rsidP="0013337A">
-[...112 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1BA71252" w14:textId="730B99E5" w:rsidR="001556F9" w:rsidRPr="00C60FCD" w:rsidRDefault="001556F9" w:rsidP="00102CE3">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>رتبه دانشگاه</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>ی</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C60FCD">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:                                                                                                                                  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54CD5701" w14:textId="77777777" w:rsidR="00120E93" w:rsidRPr="005D5E63" w:rsidRDefault="00120E93" w:rsidP="00120E93">
+    <w:p w14:paraId="68B7BDA3" w14:textId="77777777" w:rsidR="001556F9" w:rsidRDefault="001556F9" w:rsidP="001556F9">
       <w:pPr>
-        <w:spacing w:line="48" w:lineRule="auto"/>
-[...14 lines deleted...]
-          <w:rFonts w:cs="B Nazanin"/>
+        <w:bidi/>
+        <w:ind w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="274"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-1594" w:type="dxa"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4924"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3056"/>
+        <w:gridCol w:w="2336"/>
+        <w:gridCol w:w="2338"/>
+        <w:gridCol w:w="2338"/>
+        <w:gridCol w:w="2338"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E1B7E" w:rsidRPr="005D5E63" w14:paraId="2197A5FE" w14:textId="77777777" w:rsidTr="00197F18">
+      <w:tr w:rsidR="00102CE3" w14:paraId="621AAEE2" w14:textId="77777777" w:rsidTr="00672E9A">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="71"/>
+          <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10737" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3E8584B0" w14:textId="21D8B131" w:rsidR="00F44734" w:rsidRPr="008A3E35" w:rsidRDefault="0080525C" w:rsidP="00933A41">
-            <w:pPr>
+          <w:p w14:paraId="56F72386" w14:textId="77777777" w:rsidR="00102CE3" w:rsidRPr="00901AC7" w:rsidRDefault="00102CE3" w:rsidP="00672E9A">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="008A3E35">
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
-                <w:u w:val="single"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="008B2368" w:rsidRPr="008A3E35">
+                <w:rtl/>
+              </w:rPr>
+              <w:t>4)نوع پژوهش :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00102CE3" w14:paraId="60EC684F" w14:textId="77777777" w:rsidTr="00672E9A">
+        <w:trPr>
+          <w:trHeight w:val="382"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2336" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B400D3" w14:textId="77777777" w:rsidR="00102CE3" w:rsidRPr="00901AC7" w:rsidRDefault="00102CE3" w:rsidP="00672E9A">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E55BD">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E55BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E55BD">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">بنیادی </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="789067A1" w14:textId="77777777" w:rsidR="00102CE3" w:rsidRPr="00901AC7" w:rsidRDefault="00102CE3" w:rsidP="00672E9A">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E55BD">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E55BD">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> نظری </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E4888B" w14:textId="77777777" w:rsidR="00102CE3" w:rsidRPr="00901AC7" w:rsidRDefault="00102CE3" w:rsidP="00672E9A">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E55BD">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E55BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E55BD">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>کاربردی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="18571C7B" w14:textId="77777777" w:rsidR="00102CE3" w:rsidRPr="00901AC7" w:rsidRDefault="00102CE3" w:rsidP="00672E9A">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E55BD">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E55BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E55BD">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">توسعه‌ای </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4E8ECA63" w14:textId="77777777" w:rsidR="00102CE3" w:rsidRPr="00102CE3" w:rsidRDefault="00102CE3" w:rsidP="00102CE3">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-91" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9441"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007206CE" w14:paraId="28B9A0EB" w14:textId="77777777" w:rsidTr="00F0478E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="03107087" w14:textId="3418D0B8" w:rsidR="007206CE" w:rsidRDefault="00026014" w:rsidP="001556F9">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>7)</w:t>
+            </w:r>
+            <w:r w:rsidR="007206CE">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">طرح مسأله پژوهش: </w:t>
+            </w:r>
+            <w:r w:rsidR="00F0478E">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007206CE" w14:paraId="6EBB498E" w14:textId="77777777" w:rsidTr="006D1CB1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D82D1E7" w14:textId="048B1F85" w:rsidR="007206CE" w:rsidRPr="006D1CB1" w:rsidRDefault="007206CE" w:rsidP="006D1CB1">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="764D0883" w14:textId="1EF89D8C" w:rsidR="00102CE3" w:rsidRDefault="00102CE3" w:rsidP="001556F9">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C0BE01" w14:textId="77777777" w:rsidR="00102CE3" w:rsidRDefault="00102CE3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58390819" w14:textId="77777777" w:rsidR="001556F9" w:rsidRDefault="001556F9" w:rsidP="001556F9">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-91" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9441"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008336DC" w14:paraId="36B84BD0" w14:textId="77777777" w:rsidTr="004D50DF">
+        <w:trPr>
+          <w:trHeight w:val="665"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="28328F83" w14:textId="5E90FDC9" w:rsidR="008336DC" w:rsidRPr="004D50DF" w:rsidRDefault="00026014" w:rsidP="004D50DF">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="460" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
-                <w:u w:val="single"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00787F5F" w:rsidRPr="008A3E35">
+                <w:rtl/>
+              </w:rPr>
+              <w:t>8)</w:t>
+            </w:r>
+            <w:r w:rsidR="008336DC" w:rsidRPr="004D50DF">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
-                <w:u w:val="single"/>
-[...55 lines deleted...]
-            </w:pPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>پیشینه پژوهش:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E1B7E" w:rsidRPr="005D5E63" w14:paraId="11DA8C6D" w14:textId="77777777" w:rsidTr="00BF0C3F">
+      <w:tr w:rsidR="00BC0B99" w14:paraId="7D295DC0" w14:textId="77777777" w:rsidTr="004D50DF">
         <w:trPr>
-          <w:trHeight w:val="71"/>
-[...275 lines deleted...]
-          <w:cantSplit/>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10737" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcW w:w="9441" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="375CAF05" w14:textId="77777777" w:rsidR="009A57B9" w:rsidRPr="005D5E63" w:rsidRDefault="00787F5F" w:rsidP="003F545D">
-[...73 lines deleted...]
-              <w:t xml:space="preserve"> نام و امضاء استاد مشاور دوم</w:t>
+          <w:p w14:paraId="57413F61" w14:textId="075D8486" w:rsidR="00BC0B99" w:rsidRPr="006D1CB1" w:rsidRDefault="00BC0B99" w:rsidP="00BC0B99">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>پیشینه نظری</w:t>
+            </w:r>
+            <w:r w:rsidR="004D50DF">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A1F61" w:rsidRPr="005D5E63" w14:paraId="62F2B6CE" w14:textId="77777777" w:rsidTr="00FA4416">
+      <w:tr w:rsidR="00BC0B99" w14:paraId="293CBFB6" w14:textId="77777777" w:rsidTr="00513B49">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="2494"/>
+          <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10737" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="9441" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB11853" w14:textId="71B0C5F6" w:rsidR="00F44734" w:rsidRPr="005D5E63" w:rsidRDefault="00F44734" w:rsidP="008B2368">
-[...3 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="38B1F2FE" w14:textId="77777777" w:rsidR="00BC0B99" w:rsidRDefault="00BC0B99" w:rsidP="00BC0B99">
+            <w:pPr>
+              <w:bidi/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7968B3D6" w14:textId="77777777" w:rsidR="004310F1" w:rsidRDefault="004310F1" w:rsidP="004310F1">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C7FADD6" w14:textId="77777777" w:rsidR="004310F1" w:rsidRPr="006D1CB1" w:rsidRDefault="004310F1" w:rsidP="004310F1">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D50DF" w14:paraId="288305B8" w14:textId="77777777" w:rsidTr="004D50DF">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="506AB3DD" w14:textId="70E5DE77" w:rsidR="004D50DF" w:rsidRPr="004D50DF" w:rsidRDefault="004D50DF" w:rsidP="004D50DF">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Cambria"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>پیشینه تجربی:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D50DF" w14:paraId="1E4D9833" w14:textId="77777777" w:rsidTr="000961F2">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="547165DC" w14:textId="77777777" w:rsidR="004D50DF" w:rsidRDefault="004D50DF" w:rsidP="004D50DF">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="329F24A5" w14:textId="77777777" w:rsidR="004310F1" w:rsidRPr="006D1CB1" w:rsidRDefault="004310F1" w:rsidP="004310F1">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="810"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="9441" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9441"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004D50DF" w14:paraId="30C3E6B9" w14:textId="77777777" w:rsidTr="004D50DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3764CAC6" w14:textId="7ADDBC26" w:rsidR="004D50DF" w:rsidRDefault="00026014" w:rsidP="004D50DF">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>9)</w:t>
+            </w:r>
+            <w:r w:rsidR="004D50DF" w:rsidRPr="008336DC">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">جنبه جديد بودن و نوآوري پژوهش: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D50DF" w14:paraId="7EE32D14" w14:textId="77777777" w:rsidTr="004D50DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6677040C" w14:textId="77777777" w:rsidR="004D50DF" w:rsidRPr="006D1CB1" w:rsidRDefault="004D50DF" w:rsidP="004D50DF">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0002FC21" w14:textId="77777777" w:rsidR="008336DC" w:rsidRDefault="008336DC" w:rsidP="008336DC">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69A41291" w14:textId="77777777" w:rsidR="00914815" w:rsidRPr="00914815" w:rsidRDefault="00914815" w:rsidP="00914815">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="233"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="9441" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9441"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00914815" w14:paraId="0EDDEB1D" w14:textId="77777777" w:rsidTr="00914815">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C7D907" w14:textId="1A9D0B18" w:rsidR="00914815" w:rsidRDefault="00026014" w:rsidP="00914815">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>10)</w:t>
+            </w:r>
+            <w:r w:rsidR="00914815">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>اهمیت و ضرورت پژوهش:</w:t>
+            </w:r>
+            <w:r w:rsidR="00914815" w:rsidRPr="008336DC">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914815" w14:paraId="5297832C" w14:textId="77777777" w:rsidTr="00914815">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72917DE4" w14:textId="77777777" w:rsidR="00914815" w:rsidRPr="006D1CB1" w:rsidRDefault="00914815" w:rsidP="00914815">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1E64CA58" w14:textId="77777777" w:rsidR="00914815" w:rsidRPr="00914815" w:rsidRDefault="00914815" w:rsidP="00914815">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="384"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="9441" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1523"/>
+        <w:gridCol w:w="7918"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000B7975" w14:paraId="6A86994B" w14:textId="77777777" w:rsidTr="000B7975">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="236B6822" w14:textId="065EA973" w:rsidR="000B7975" w:rsidRDefault="00026014" w:rsidP="000B7975">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>11)</w:t>
+            </w:r>
+            <w:r w:rsidR="000B7975">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">سوالات پژوهش: </w:t>
+            </w:r>
+            <w:r w:rsidR="000B7975" w:rsidRPr="008336DC">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7975" w14:paraId="35E25459" w14:textId="77777777" w:rsidTr="000B7975">
+        <w:trPr>
+          <w:trHeight w:val="473"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67BF02CD" w14:textId="11A6F2A2" w:rsidR="000B7975" w:rsidRPr="006D1CB1" w:rsidRDefault="000B7975" w:rsidP="000B7975">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">سوال اصلی </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7918" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B3D43F" w14:textId="214824F8" w:rsidR="000B7975" w:rsidRPr="006D1CB1" w:rsidRDefault="000B7975" w:rsidP="000B7975">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7975" w14:paraId="3E11C06D" w14:textId="77777777" w:rsidTr="000B7975">
+        <w:trPr>
+          <w:trHeight w:val="472"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B19A126" w14:textId="77E56A8A" w:rsidR="000B7975" w:rsidRPr="006D1CB1" w:rsidRDefault="000B7975" w:rsidP="000B7975">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">سوالات فرعی </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7918" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0075B0F1" w14:textId="2282483A" w:rsidR="000B7975" w:rsidRPr="006D1CB1" w:rsidRDefault="000B7975" w:rsidP="000B7975">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4BAF07B8" w14:textId="77777777" w:rsidR="00914815" w:rsidRDefault="00914815" w:rsidP="00914815">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="384"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="9441" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9441"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000B7975" w14:paraId="27700369" w14:textId="77777777" w:rsidTr="002716F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A71B66A" w14:textId="35A95B74" w:rsidR="000B7975" w:rsidRDefault="00026014" w:rsidP="000B381A">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>12)</w:t>
+            </w:r>
+            <w:r w:rsidR="000B7975">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>فرضی</w:t>
+            </w:r>
+            <w:r w:rsidR="00097DB7">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ه </w:t>
+            </w:r>
+            <w:r w:rsidR="000B381A">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>(فرضیه ها</w:t>
+            </w:r>
+            <w:r w:rsidR="00102CE3">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> در صورت وجود</w:t>
+            </w:r>
+            <w:r w:rsidR="000B381A">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="000B7975">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B7975" w:rsidRPr="008336DC">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B7975" w14:paraId="30A8B675" w14:textId="77777777" w:rsidTr="006E05CD">
+        <w:trPr>
+          <w:trHeight w:val="955"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14FC5DD7" w14:textId="61E2A1B0" w:rsidR="000B7975" w:rsidRPr="006D1CB1" w:rsidRDefault="000B7975" w:rsidP="006E05CD">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="52C85500" w14:textId="77777777" w:rsidR="000B7975" w:rsidRDefault="000B7975" w:rsidP="000B7975">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="233"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="9441" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9441"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00011E99" w14:paraId="31EBB24A" w14:textId="77777777" w:rsidTr="002716F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A88B0F" w14:textId="7A8343D2" w:rsidR="00011E99" w:rsidRDefault="00026014" w:rsidP="002716F6">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>13)</w:t>
+            </w:r>
+            <w:r w:rsidR="00011E99">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>اهداف پژوهش:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00011E99" w14:paraId="01E5490A" w14:textId="77777777" w:rsidTr="00011E99">
+        <w:trPr>
+          <w:trHeight w:val="677"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2393AE" w14:textId="77777777" w:rsidR="00011E99" w:rsidRPr="006D1CB1" w:rsidRDefault="00011E99" w:rsidP="002716F6">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2F230B5C" w14:textId="77777777" w:rsidR="004E3E7A" w:rsidRDefault="004E3E7A" w:rsidP="004E3E7A">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="233"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="9441" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9441"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004E3E7A" w14:paraId="4B5E3E6E" w14:textId="77777777" w:rsidTr="002716F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F43E969" w14:textId="71391B8B" w:rsidR="004E3E7A" w:rsidRDefault="00026014" w:rsidP="002716F6">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>14)</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3E7A">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>فصول پژوهش:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E3E7A" w14:paraId="5307EFB4" w14:textId="77777777" w:rsidTr="002716F6">
+        <w:trPr>
+          <w:trHeight w:val="677"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="798DE144" w14:textId="77777777" w:rsidR="004E3E7A" w:rsidRPr="006D1CB1" w:rsidRDefault="004E3E7A" w:rsidP="002716F6">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3C1A1D37" w14:textId="77777777" w:rsidR="00677B4E" w:rsidRDefault="00677B4E" w:rsidP="00677B4E">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="233"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="9441" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2423"/>
+        <w:gridCol w:w="7018"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00677B4E" w14:paraId="2228D0F5" w14:textId="77777777" w:rsidTr="002716F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEEB1D4" w14:textId="23E643AA" w:rsidR="00677B4E" w:rsidRDefault="00026014" w:rsidP="002716F6">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>15)</w:t>
+            </w:r>
+            <w:r w:rsidR="00963E59" w:rsidRPr="002B69D8">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> روش شناسی پژوهش</w:t>
+            </w:r>
+            <w:r w:rsidR="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00677B4E">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00102CE3" w14:paraId="78BCEC12" w14:textId="77777777" w:rsidTr="00102CE3">
+        <w:trPr>
+          <w:trHeight w:val="475"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2423" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDE7934" w14:textId="2BC0757E" w:rsidR="00102CE3" w:rsidRPr="006D1CB1" w:rsidRDefault="00102CE3" w:rsidP="00102CE3">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D9C">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>الف) روش پژوهش</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:footnoteReference w:id="3"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7018" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E510A9" w14:textId="215C0924" w:rsidR="00102CE3" w:rsidRPr="006D1CB1" w:rsidRDefault="00102CE3" w:rsidP="00102CE3">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00102CE3" w14:paraId="003BA228" w14:textId="77777777" w:rsidTr="00102CE3">
+        <w:trPr>
+          <w:trHeight w:val="475"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2423" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F98EF2" w14:textId="47C62EEF" w:rsidR="00102CE3" w:rsidRPr="006D1CB1" w:rsidRDefault="00102CE3" w:rsidP="00102CE3">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D9C">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">ب)  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>نوع</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C45D9C">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> و ابزار گردآوری </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C45D9C">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>داده</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:footnoteReference w:id="4"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7018" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="017F0050" w14:textId="62D77A06" w:rsidR="00102CE3" w:rsidRPr="006D1CB1" w:rsidRDefault="00102CE3" w:rsidP="00102CE3">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00102CE3" w14:paraId="4A2EABB8" w14:textId="77777777" w:rsidTr="00102CE3">
+        <w:trPr>
+          <w:trHeight w:val="475"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2423" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="468E71BE" w14:textId="66C81049" w:rsidR="00102CE3" w:rsidRPr="006D1CB1" w:rsidRDefault="00102CE3" w:rsidP="00102CE3">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45D9C">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">ج) دامنه پژوهش </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:footnoteReference w:id="5"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7018" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC888A4" w14:textId="7F71311C" w:rsidR="00102CE3" w:rsidRPr="006D1CB1" w:rsidRDefault="00102CE3" w:rsidP="00102CE3">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3000D4C1" w14:textId="20EBC913" w:rsidR="000461FE" w:rsidRDefault="000461FE" w:rsidP="00677B4E">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="108DB0DA" w14:textId="77777777" w:rsidR="000461FE" w:rsidRDefault="000461FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3CCF5B" w14:textId="77777777" w:rsidR="00677B4E" w:rsidRDefault="00677B4E" w:rsidP="00677B4E">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="233"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="9441" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9441"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E82B48" w14:paraId="1B3BD182" w14:textId="77777777" w:rsidTr="00403D5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBC5CAA" w14:textId="4D4F3F44" w:rsidR="00E82B48" w:rsidRDefault="00026014" w:rsidP="00403D5D">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>15)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E82B48" w:rsidRPr="00E82B48">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>فهرست منابع (</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_Hlk220317648"/>
+            <w:r w:rsidR="00E82B48" w:rsidRPr="00E82B48">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>مطابق دستورالعمل نگارش پايان‌نامه</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00E82B48" w:rsidRPr="00E82B48">
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E82B48" w14:paraId="381B8C9D" w14:textId="77777777" w:rsidTr="00403D5D">
+        <w:trPr>
+          <w:trHeight w:val="677"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9441" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1035D2" w14:textId="77777777" w:rsidR="00E82B48" w:rsidRDefault="00E82B48" w:rsidP="00403D5D">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24FD9397" w14:textId="77777777" w:rsidR="00E82B48" w:rsidRDefault="00E82B48" w:rsidP="00E82B48">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25CC7D9C" w14:textId="77777777" w:rsidR="00E82B48" w:rsidRDefault="00E82B48" w:rsidP="00E82B48">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D9AAE58" w14:textId="77777777" w:rsidR="00E82B48" w:rsidRDefault="00E82B48" w:rsidP="00E82B48">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33A35C97" w14:textId="77777777" w:rsidR="00E82B48" w:rsidRDefault="00E82B48" w:rsidP="00E82B48">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60E1237E" w14:textId="77777777" w:rsidR="00E82B48" w:rsidRPr="006D1CB1" w:rsidRDefault="00E82B48" w:rsidP="00E82B48">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4EDAD969" w14:textId="754512B1" w:rsidR="00963E59" w:rsidRDefault="00963E59" w:rsidP="004C30EC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C15CEF" w14:textId="77777777" w:rsidR="00963E59" w:rsidRDefault="00963E59">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="567"/>
+        <w:tblOverlap w:val="never"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00963E59" w14:paraId="65408111" w14:textId="77777777" w:rsidTr="00963E59">
+        <w:trPr>
+          <w:trHeight w:val="533"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9713" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD5FA37" w14:textId="170C3024" w:rsidR="00963E59" w:rsidRPr="00963E59" w:rsidRDefault="00963E59" w:rsidP="00963E59">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...8 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>16)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>برنامه زمان بند</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ی</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-            <w:r w:rsidRPr="005D5E63">
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> شده پژوهش(جدول گانت)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
-                <w:szCs w:val="24"/>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : (ویژه دانشجویان رشته مدیریت آموزشی</w:t>
+            </w:r>
+            <w:r w:rsidR="00765B6F">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47ECDF54" w14:textId="77777777" w:rsidR="00963E59" w:rsidRPr="00963E59" w:rsidRDefault="00963E59" w:rsidP="00963E59">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2FB0" w:rsidRPr="005D5E63" w14:paraId="328A1B05" w14:textId="77777777" w:rsidTr="00FA4416">
+      <w:tr w:rsidR="00963E59" w14:paraId="437B9E17" w14:textId="77777777" w:rsidTr="00963E59">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1304"/>
+          <w:trHeight w:val="1072"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10737" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="9713" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="773B51E0" w14:textId="37906562" w:rsidR="002B2FB0" w:rsidRPr="005D5E63" w:rsidRDefault="002B2FB0" w:rsidP="00F739D4">
-            <w:pPr>
+          <w:p w14:paraId="53D23D04" w14:textId="77777777" w:rsidR="00963E59" w:rsidRDefault="00963E59" w:rsidP="00963E59">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="75EB179E" w14:textId="1022E53F" w:rsidR="00963E59" w:rsidRDefault="00963E59">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FCA7706" w14:textId="77777777" w:rsidR="004C30EC" w:rsidRDefault="004C30EC" w:rsidP="004C30EC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77120431" w14:textId="77777777" w:rsidR="004C30EC" w:rsidRPr="005D5E63" w:rsidRDefault="004C30EC" w:rsidP="004C30EC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5E63">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تاريخ / امضاء استاد راهنما</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004C30EC" w14:paraId="358F917B" w14:textId="77777777" w:rsidTr="004C30EC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01623940" w14:textId="77777777" w:rsidR="004C30EC" w:rsidRPr="005D5E63" w:rsidRDefault="004C30EC" w:rsidP="004C30EC">
+            <w:pPr>
+              <w:bidi/>
               <w:spacing w:line="600" w:lineRule="exact"/>
               <w:ind w:right="372"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:val="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5E63">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:val="ar-SA"/>
               </w:rPr>
-              <w:t>16) تحویل پیشنهاده به مدیر گروه</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>تحویل پیشنهاده به مدیر گروه</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="303AFDDB" w14:textId="77777777" w:rsidR="004C30EC" w:rsidRPr="005D5E63" w:rsidRDefault="004C30EC" w:rsidP="004C30EC">
+            <w:pPr>
+              <w:bidi/>
               <w:spacing w:line="600" w:lineRule="exact"/>
               <w:ind w:right="372"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:val="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5E63">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:val="ar-SA"/>
               </w:rPr>
               <w:t>پیشنهاده دانشجوی محترم در تاریخ ..../...../......... به گروه تحویل شد.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="069F90FE" w14:textId="29880224" w:rsidR="002B2FB0" w:rsidRPr="005D5E63" w:rsidRDefault="002B2FB0" w:rsidP="002B2FB0">
-[...2 lines deleted...]
-              <w:ind w:right="372"/>
+          <w:p w14:paraId="6229777A" w14:textId="77777777" w:rsidR="004C30EC" w:rsidRPr="00914815" w:rsidRDefault="004C30EC" w:rsidP="004C30EC">
+            <w:pPr>
+              <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:cs="B Zar"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D5E63">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:val="ar-SA"/>
+              </w:rPr>
+              <w:t>تاریخ / امضای مدیر گروه</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A0D9165" w14:textId="77777777" w:rsidR="004C30EC" w:rsidRDefault="004C30EC" w:rsidP="004C30EC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
-                <w:rtl/>
-[...11 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A1F61" w:rsidRPr="005D5E63" w14:paraId="61BDB48A" w14:textId="77777777" w:rsidTr="00FA4416">
-[...3 lines deleted...]
-        </w:trPr>
+    </w:tbl>
+    <w:p w14:paraId="2D8E8775" w14:textId="4FEF58BB" w:rsidR="004C30EC" w:rsidRDefault="004C30EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00963E59" w14:paraId="3B24C465" w14:textId="77777777" w:rsidTr="00963E59">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10737" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A104720" w14:textId="77777777" w:rsidR="004D3A87" w:rsidRPr="005D5E63" w:rsidRDefault="001A752A" w:rsidP="00F739D4">
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="42BEA9F8" w14:textId="77777777" w:rsidR="00963E59" w:rsidRPr="00963E59" w:rsidRDefault="00963E59" w:rsidP="00963E59">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>تأييديه مدير گروه</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="278B70CD" w14:textId="77777777" w:rsidR="00963E59" w:rsidRPr="00963E59" w:rsidRDefault="00963E59" w:rsidP="00963E59">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>معاون محترم آموزش</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ی</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> و تحصيلات تکميلي: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B733CEB" w14:textId="77777777" w:rsidR="00963E59" w:rsidRPr="00963E59" w:rsidRDefault="00963E59" w:rsidP="00963E59">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>با</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> سلام واحترام؛  ضمن احراز شرا</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ی</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ط</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> آموزش</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ی</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> و پژوهش</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ی</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>،</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> پ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ی</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>شنهاده</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> دانشجو جهت طرح در شوراي س</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ی</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>استگذار</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ی</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>،</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> بررس</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ی</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> و تصو</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ی</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ب</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> پا</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ی</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ان</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> نامه ها تقديم مي‌گردد.  ضمناً به استحضار مي‌رساند پ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ی</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>شنهاده</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> دانشجو در گروه بحث و موارد مورد نظر توسط دانشجو اصلاح شد.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EF4D20B" w14:textId="77777777" w:rsidR="00963E59" w:rsidRDefault="00963E59" w:rsidP="00963E59">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>تار</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ی</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>خ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963E59">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / امضاء مدير گروه</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CE7FEC0" w14:textId="77777777" w:rsidR="00963E59" w:rsidRDefault="00963E59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="44937F27" w14:textId="77777777" w:rsidR="009503AD" w:rsidRDefault="009503AD" w:rsidP="00567C66">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8367"/>
+        </w:tabs>
+        <w:bidi/>
+        <w:ind w:right="993"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="282"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009503AD" w14:paraId="0F9E5056" w14:textId="77777777" w:rsidTr="009503AD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA4780D" w14:textId="77777777" w:rsidR="009503AD" w:rsidRPr="009503AD" w:rsidRDefault="009503AD" w:rsidP="009503AD">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
-                <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-            <w:r w:rsidR="004A34C3" w:rsidRPr="005D5E63">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009503AD">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...286 lines deleted...]
-              <w:t>ه</w:t>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>این کاربرگ پس از تکمیل توسط دانشجو به کارشناس گروه تحویل شده، در شورای گروه طرح و پس از تایید مدیر گروه جهت تصویب نهایی توسط معاون آموزشی و تحصیلات تکمیلی در شورای سیاست گذاری، بررسی و تصویب پایان نامه ها طرح می‌شود.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="059B636C" w14:textId="264372FD" w:rsidR="00DA6364" w:rsidRPr="005D5E63" w:rsidRDefault="00DA6364" w:rsidP="00DA6364">
+    <w:p w14:paraId="32575C1C" w14:textId="77777777" w:rsidR="009503AD" w:rsidRDefault="009503AD" w:rsidP="009503AD">
       <w:pPr>
-        <w:ind w:left="-994" w:right="993"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8367"/>
+        </w:tabs>
+        <w:bidi/>
+        <w:ind w:right="993"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D5E63">
-[...1 lines deleted...]
-          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+    </w:p>
+    <w:p w14:paraId="3AA9194C" w14:textId="0DFBF6E7" w:rsidR="009503AD" w:rsidRPr="005D5E63" w:rsidRDefault="009503AD" w:rsidP="009503AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8367"/>
+        </w:tabs>
+        <w:bidi/>
+        <w:ind w:right="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">این کاربرگ پس از تکمیل </w:t>
-[...16 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DA6364" w:rsidRPr="005D5E63" w:rsidSect="00642AEA">
-[...1 lines deleted...]
-      <w:pgMar w:top="567" w:right="2268" w:bottom="567" w:left="567" w:header="709" w:footer="283" w:gutter="0"/>
+    <w:p w14:paraId="01FDD837" w14:textId="77777777" w:rsidR="004C30EC" w:rsidRPr="005D5E63" w:rsidRDefault="004C30EC" w:rsidP="009503AD">
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="004C30EC" w:rsidRPr="005D5E63" w:rsidSect="000C021A">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
-        <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+        <w:top w:val="single" w:sz="12" w:space="24" w:color="auto"/>
+        <w:left w:val="single" w:sz="12" w:space="24" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="12" w:space="24" w:color="auto"/>
+        <w:right w:val="single" w:sz="12" w:space="24" w:color="auto"/>
       </w:pgBorders>
-      <w:cols w:space="708"/>
-[...1 lines deleted...]
-      <w:rtlGutter/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E5DD680" w14:textId="77777777" w:rsidR="003674B1" w:rsidRDefault="003674B1">
+    <w:p w14:paraId="01DFC701" w14:textId="77777777" w:rsidR="00BD5E8B" w:rsidRDefault="00BD5E8B" w:rsidP="000C021A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DC8FE18" w14:textId="77777777" w:rsidR="003674B1" w:rsidRDefault="003674B1">
+    <w:p w14:paraId="0121A176" w14:textId="77777777" w:rsidR="00BD5E8B" w:rsidRDefault="00BD5E8B" w:rsidP="000C021A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="B Yagut">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="B Badr">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lotus-s">
-[...6 lines deleted...]
-  <w:font w:name="Nazanin">
+  <w:font w:name="B Nazanin">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="B2"/>
-[...39 lines deleted...]
-  <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
-    <w:charset w:val="B2"/>
-[...12 lines deleted...]
-    <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Zar">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="IranNastaliq">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="02020505000000020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3674BE39" w14:textId="77777777" w:rsidR="001E2555" w:rsidRDefault="001E2555">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="2BCE37B7" w14:textId="3399303E" w:rsidR="001B7C3F" w:rsidRDefault="001B7C3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:noProof/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16DC8D52" wp14:editId="2626519E">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wp14">
+                  <wp:positionV relativeFrom="bottomMargin">
+                    <wp14:pctPosVOffset>20000</wp14:pctPosVOffset>
+                  </wp:positionV>
+                </mc:Choice>
+                <mc:Fallback>
+                  <wp:positionV relativeFrom="page">
+                    <wp:posOffset>9326880</wp:posOffset>
+                  </wp:positionV>
+                </mc:Fallback>
+              </mc:AlternateContent>
+              <wp:extent cx="5943600" cy="320040"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Group 7"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5943600" cy="320040"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5962650" cy="323851"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="38" name="Rectangle 38"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="19050" y="0"/>
+                          <a:ext cx="5943600" cy="18826"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="39" name="Text Box 39"/>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="66676"/>
+                          <a:ext cx="5943600" cy="257175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="64E156E3" w14:textId="77777777" w:rsidR="001B7C3F" w:rsidRPr="001B7C3F" w:rsidRDefault="001B7C3F" w:rsidP="001B7C3F">
+                            <w:pPr>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="001B7C3F">
+                              <w:rPr>
+                                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>14041030</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0C14229D" w14:textId="77777777" w:rsidR="001B7C3F" w:rsidRDefault="001B7C3F">
+                            <w:pPr>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>100000</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="16DC8D52" id="Group 7" o:spid="_x0000_s1027" style="position:absolute;margin-left:416.8pt;margin-top:0;width:468pt;height:25.2pt;z-index:251665408;mso-width-percent:1000;mso-top-percent:200;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:1000;mso-top-percent:200;mso-width-relative:margin;mso-height-relative:margin" coordsize="59626,3238" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+WbWaYgMAAHAKAAAOAAAAZHJzL2Uyb0RvYy54bWzMVltP2zAUfp+0/2DlfSTpJW0jUtSxgSYh&#10;QMDEs+s4TTTH9my3Cfv1O3YuvVANxCREH1Jfzjk+5/P5vuT0rC4Z2lClC8ETLzwJPEQ5EWnBV4n3&#10;8+Hiy9RD2mCeYiY4Tbwnqr2z+edPp5WM6UDkgqVUIQjCdVzJxMuNkbHva5LTEusTISmHzUyoEhuY&#10;qpWfKlxB9JL5gyCI/EqoVCpBqNaw+q3Z9OYufpZRYm6yTFODWOJBbsY9lXsu7dOfn+J4pbDMC9Km&#10;gd+QRYkLDof2ob5hg9FaFc9ClQVRQovMnBBR+iLLCkJdDVBNGBxUc6nEWrpaVnG1kj1MAO0BTm8O&#10;S643l0rey1sFSFRyBVi4ma2lzlRp/yFLVDvInnrIaG0QgcXxbDSMAkCWwN4QbmTUYkpyAP6ZG8m/&#10;947RIBr3jsPpOLSX4XfH+nvJVBLaQ28R0P+HwH2OJXXA6hgQuFWoSCF96FWOS+jSO+gbzFeMIlhz&#10;wDi7HiYda0DsCEbhLLA1vYBTOJ0Oor1qcSyVNpdUlMgOEk9BBq6h8OZKmwaYzsSeqwUr0ouCMTex&#10;bKHnTKENhj43dQflnhXj1pYL69UEtCuAc1eNG5knRq0d43c0A1jgjgcuEUfJ7SGYEMpN2GzlOKXN&#10;2eMAfm1pvYe7VhfQRs7g/D52G2C/gC52k2Vrb12pY3TvHPwrsca593AnC25657LgQh0LwKCq9uTG&#10;vgOpgcaitBTpEzSNEo2eaEkuCri2K6zNLVYgINADIIrmBh4ZE1XiiXbkoVyoP8fWrT10Nex6qAJB&#10;Sjz9e40V9RD7waHfZ+EIuIWMm4zGkwFM1O7OcneHr8tzAb0QgvxK4obW3rBumClRPoJ2LuypsIU5&#10;gbMTjxjVTc5NI5SgvoQuFs4MVEtic8XvJbHBLaq2LR/qR6xk27sGxOFadBzD8UELN7bWk4vF2ois&#10;cP29xbXFG/huJek9iD/riP9gde2rqNFwdsB7ZGpYtzVDbzimHFcAgBLYH0XRxDEcerYXvB2lHIwn&#10;4WTctlmnsx2/XykBPZMtWRH0WDQE7Wlw3ed4R5xWSbbZu9ERxr+CWMfp/ArH96Zz+utFOpt6Wbs3&#10;QH+5H5jg0GBvJvfyI1HbveHhs8a9HdpPMPvdtDt3UrD9UJz/BQAA//8DAFBLAwQUAAYACAAAACEA&#10;/QR0/NwAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgzU27q0Vr00VEEcTD&#10;tgriLW3GpthMuk12t/57Z73o5cHjDe99U6xnN4g9TqH3pCBdJCCQWm966hS8vT5eXIMIUZPRgydU&#10;8I0B1uXpSaFz4w9U4b6OneASCrlWYGMccylDa9HpsPAjEmeffnI6sp06aSZ94HI3yGWSZNLpnnjB&#10;6hHvLbZf9c4pWK4eXj7S921VP1dPWbPZpNZuU6XOz+a7WxAR5/h3DEd8RoeSmRq/IxPEoIAfib/K&#10;2c0qY9souEouQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA+WbWaYgMAAHAK&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD9BHT83AAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAALwFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxQYA&#10;AAAA&#10;">
+              <v:rect id="Rectangle 38" o:spid="_x0000_s1028" style="position:absolute;left:190;width:59436;height:188;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBHSzrEwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4L+w5hFvYiNtW1ItUo6iqIl12tDzA0Y1tsJqXJan17cxA8fnz/82VnanGj1lWWFQyjGARxbnXF&#10;hYJzthtMQTiPrLG2TAoe5GC5+OjNMdX2zke6nXwhQgi7FBWU3jeplC4vyaCLbEMcuIttDfoA20Lq&#10;Fu8h3NRyFMcTabDi0FBiQ5uS8uvp3yjIfv8m212V8Ki5/qzGebLubw9rpb4+u9UMhKfOv8Uv914r&#10;+A5jw5fwA+TiCQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEdLOsTBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="black [3213]" stroked="f" strokeweight="1pt"/>
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 39" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;top:666;width:59436;height:2572;visibility:visible;mso-wrap-style:square;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlhb5yxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBvjRwHQuJGNiEQ2lOg+Tnktlhby621MpKcuH36qlDocZiZb5hNNdpO3MiH1rGC+SwD&#10;QVw73XKj4HzaP61AhIissXNMCr4oQFVOHjZYaHfnN7odYyMShEOBCkyMfSFlqA1ZDDPXEyfv3XmL&#10;MUnfSO3xnuC2k3mWLaXFltOCwZ52hurP42AV+Msh3+4+rpchf5HfjTkPC708KPU4HbfPICKN8T/8&#10;137VChZr+P2SfoAsfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlhb5yxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox inset=",,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="64E156E3" w14:textId="77777777" w:rsidR="001B7C3F" w:rsidRPr="001B7C3F" w:rsidRDefault="001B7C3F" w:rsidP="001B7C3F">
+                      <w:pPr>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001B7C3F">
+                        <w:rPr>
+                          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>14041030</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0C14229D" w14:textId="77777777" w:rsidR="001B7C3F" w:rsidRDefault="001B7C3F">
+                      <w:pPr>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+              <w10:wrap type="square" anchorx="margin" anchory="margin"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2715D12C" wp14:editId="0B06565C">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="rightMargin">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wp14">
+                  <wp:positionV relativeFrom="bottomMargin">
+                    <wp14:pctPosVOffset>20000</wp14:pctPosVOffset>
+                  </wp:positionV>
+                </mc:Choice>
+                <mc:Fallback>
+                  <wp:positionV relativeFrom="page">
+                    <wp:posOffset>9326880</wp:posOffset>
+                  </wp:positionV>
+                </mc:Fallback>
+              </mc:AlternateContent>
+              <wp:extent cx="457200" cy="320040"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Rectangle 8"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="457200" cy="320040"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:ln w="38100">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="50000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="11D0949B" w14:textId="77777777" w:rsidR="001B7C3F" w:rsidRDefault="001B7C3F">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="2715D12C" id="Rectangle 8" o:spid="_x0000_s1030" style="position:absolute;margin-left:0;margin-top:0;width:36pt;height:25.2pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-top-percent:200;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:right-margin-area;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-top-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDVdH8igIAAHcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v0zAQfkfif7D8ztKMDUa1dKo2DSFN&#10;Y2JDe3Yde4nk+MzZbVL+es52ko4xXhB9cM+57359vrvzi6EzbKfQt2ArXh4tOFNWQt3ap4p/f7h+&#10;d8aZD8LWwoBVFd8rzy9Wb9+c926pjqEBUytk5MT6Ze8q3oTglkXhZaM64Y/AKUtKDdiJQFd8KmoU&#10;PXnvTHG8WHwoesDaIUjlPX29ykq+Sv61VjJ81dqrwEzFKbeQTkznJp7F6lwsn1C4ppVjGuIfsuhE&#10;ayno7OpKBMG22P7hqmslggcdjiR0BWjdSpVqoGrKxYtq7hvhVKqFyPFupsn/P7fydnfv7pBo6J1f&#10;ehJjFYPGLv5TfmxIZO1nstQQmKSPJ6cf6QE4k6R6T9JJIrM4GDv04bOCjkWh4khvkSgSuxsfKCBB&#10;J0iM5cG09XVrTLrE91eXBtlO0MuFoYwvRRa/oYxlPQU/KymPaGUh2megsYQ/1JSksDcq4oz9pjRr&#10;a6riOBmmdjuEE1IqG8qsakStchanC/pNeUwJpqySw+hZU/zZ9+hgQmYnk++c5YiPpip162ycK/pL&#10;Ytl4tkiRwYbZuGst4GuVGapqjJzxE0mZmshSGDYDcROpIWT8soF6f4cMIU+Pd/K6pSe9ET7cCaRx&#10;oS6gFRC+0qEN0JPAKHHWAP587XvEUxeTlrOexq/i/sdWoOLMfLHU35/KE2ooFtIltRpn+Fyzea6x&#10;2+4SqE9KWjZOJpGMMZhJ1AjdI22KdYxKKmElxa74ZhIvQ14KtGmkWq8TiCbUiXBj752MriPLsWEf&#10;hkeBbuzqQONwC9OgiuWL5s7YaGlhvQ2g29T5B1ZH/mm6UyONmyiuj+f3hDrsy9UvAAAA//8DAFBL&#10;AwQUAAYACAAAACEACT23cNoAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzUrEQBCE74LvMLTg&#10;zZ24+BNjOosIIuIlriJ7nM30JtGZnpCZzca3t/Wil4Kimqqvy9XsnZpojH1ghPNFBoq4CbbnFuHt&#10;9eEsBxWTYWtcYEL4ogir6vioNIUNB36haZ1aJSUcC4PQpTQUWsemI2/iIgzEku3C6E0SO7bajuYg&#10;5d7pZZZdaW96loXODHTfUfO53nsEfk9THh+1293UTf5U15v843mDeHoy392CSjSnv2P4wRd0qIRp&#10;G/Zso3II8kj6Vcmul+K2CJfZBeiq1P/Zq28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;g1XR/IoCAAB3BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEACT23cNoAAAADAQAADwAAAAAAAAAAAAAAAADkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" fillcolor="black [3213]" stroked="f" strokeweight="3pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="11D0949B" w14:textId="77777777" w:rsidR="001B7C3F" w:rsidRDefault="001B7C3F">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="margin" anchory="margin"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3F87E0EB" w14:textId="77777777" w:rsidR="00BD5E8B" w:rsidRDefault="00BD5E8B" w:rsidP="00F0478E">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="706AB2ED" w14:textId="77777777" w:rsidR="00BD5E8B" w:rsidRDefault="00BD5E8B" w:rsidP="000C021A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="456D9567" w14:textId="148FA46A" w:rsidR="00360C8D" w:rsidRDefault="00360C8D" w:rsidP="00360C8D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:bidi/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE04BC">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">مطابق بند </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE04BC">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ماده 2 دستورالعمل پایان‌نامه استاد راهنما مي‌تواند استاد مشاوري را با تأييد شوراي گروه و شوراي </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سیاستگذاری، بررسی و تصویب پایان نامه ها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE04BC">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>، به‌عنوان همکار خود و عضو هيأت داوران پيشنهاد کند.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="256659B4" w14:textId="0D36E35C" w:rsidR="00F0478E" w:rsidRPr="00E43D2B" w:rsidRDefault="00F0478E" w:rsidP="00360C8D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="B Lotus"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ب</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ان</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مسئله در طرح </w:t>
+      </w:r>
+      <w:r w:rsidR="00466A10">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پژوهش</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> با معرف</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> زم</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نه</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و موضوع تحق</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ق</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> آغاز شود به عبارت د</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>گر</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حوزه پژوهش</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در چارچوب</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> علم</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7271B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تببین گردد</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>. سپس ب</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ان</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مسئله اصل</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به صورت</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> متمرکز و شفاف ضرور</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> است، به گونه ا</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> که چالش کل</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>د</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پژوهش مشخص شود</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7271B" w:rsidRPr="00A7271B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7271B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ضرور</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7271B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7271B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> است</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7271B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و پس از آن </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اهم</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ت</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و ضرورت تحق</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ق</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> با تأک</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>د</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بر پ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>امدها</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> منف</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> عدم حل مسئله </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مزا</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حل آن، همراه با استناد به داده ها</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> معتبر، اهداف تحق</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ق</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(کل</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و و</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ژه</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)، سوال اصل</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شکل گرفته از مسئله، شکاف دانش</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و نوآور</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تحق</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ق</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008336DC">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیان شود </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و در نها</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ت</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> با  نت</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جه</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> گ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ر</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اول</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ه</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> از ضرورت انجام پژوهش و انتظارات از دستاوردها</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> آن پا</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ان</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ابد</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43D2B" w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="11682F0E" w14:textId="77777777" w:rsidR="00102CE3" w:rsidRDefault="00102CE3" w:rsidP="001564B7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مقصود روشن شدن روش تحقیق بر اساس طرح کلی تحقیق ( روش تحقیق کمی، روش تحقیق کیفی،روش تحقیق تلفیقی</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)، راهبرد تحقیق: پدیدار شناسی،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بر اساس راهبرد (پدیدارشناسی،داده بنیاد،مطالعه موردی،تحلیل گفتمان،تحلیل محتوای کیفی،روایت پژوهی، تاریخی) و...</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="19035DF8" w14:textId="77777777" w:rsidR="00102CE3" w:rsidRDefault="00102CE3" w:rsidP="001564B7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نوع داده و ابزار جمع آوری(کتابخانه ای و اسنادی، میدانی و مبتنی بر مشاهده، مصاحبه، پرسشنامه)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="2425A79F" w14:textId="77777777" w:rsidR="00102CE3" w:rsidRDefault="00102CE3" w:rsidP="001564B7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD746E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جامعه آمار</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD746E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD746E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و حوزه مطالعات</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD746E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD746E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رشته </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD746E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD746E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD746E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD746E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD746E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> آموزشی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD746E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="518A1E44" w14:textId="42BD117F" w:rsidR="000C021A" w:rsidRPr="000C021A" w:rsidRDefault="000C021A" w:rsidP="000C021A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus"/>
+        <w:rtl/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="007A6D8B">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="648C8A21" wp14:editId="67B8A034">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5381625</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-38100</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1000125" cy="1019175"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="1" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 3"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1000125" cy="1019175"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D9EDF7F" wp14:editId="6893586F">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-495301</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-95250</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6981825" cy="1143000"/>
+              <wp:effectExtent l="19050" t="19050" r="28575" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="622087954" name="Rectangle 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6981825" cy="1143000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="28575">
+                        <a:solidFill>
+                          <a:srgbClr val="002060"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent6"/>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="lt1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent6"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+          <w:pict>
+            <v:rect w14:anchorId="16F48980" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-39pt;margin-top:-7.5pt;width:549.75pt;height:90pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzunPLeAIAAEMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm/2o7ThW1pGVKFWl&#10;KImaVDljFmxUlqGAvXZ/fQd2vXZTn6peWNiZ94aZecP1za7RZCucV2AqWlzklAjDoVZmVdHvr/ef&#10;ppT4wEzNNBhR0b3w9Gb+8cN1a2eihDXoWjiCJMbPWlvRdQh2lmWer0XD/AVYYdAowTUs4NGtstqx&#10;FtkbnZV5PslacLV1wIX3+PeuM9J54pdS8PAkpReB6Iri3UJaXVqXcc3m12y2csyuFe+vwf7hFg1T&#10;BoMOVHcsMLJx6i+qRnEHHmS44NBkIKXiIuWA2RT5u2xe1syKlAsWx9uhTP7/0fLH7Yt9dliG1vqZ&#10;x23MYiddE794P7JLxdoPxRK7QDj+nFxNi2k5poSjrShGn/M8lTM7wq3z4YuAhsRNRR12IxWJbR98&#10;wJDoenCJ0QzcK61TR7QhbUXL6fhynBAetKqjNfp5t1reake2LDY1L/PJIfCJG3JrgyGOaaVd2GsR&#10;ObT5JiRRNSZSdhGi4sRAyzgXJkyiPhITekeYxCsMwOIcUIeiB/W+ESaSEgdgfg74Z8QBkaKCCQO4&#10;UQbcOYL6xxC58z9k3+Uc019CvX92xEE3B97ye4WteWA+PDOHwscRwWEOT7hIDdgC6HeUrMH9Ovc/&#10;+qMe0UpJi4NUUf9zw5ygRH81qNSrYjSKk5cOo/FliQd3almeWsymuQVsa4HPhuVpG/2DPmylg+YN&#10;Z34Ro6KJGY6xK8qDOxxuQzfg+GpwsVgkN5w2y8KDebE8kseqRum97t6Ys70+A0r7EQ5Dx2bvZNr5&#10;RqSBxSaAVEnDx7r29cZJTaLpX5X4FJyek9fx7Zv/BgAA//8DAFBLAwQUAAYACAAAACEAazxwCeAA&#10;AAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FonEUmjNE6FEBwQCNRC7268&#10;TSL8E2KnNW/P9gS32d3R7Df1JhrNTjj5wVkB6TIBhrZ1arCdgM+Pp0UJzAdpldTOooAf9LBprq9q&#10;WSl3tls87ULHKMT6SgroQxgrzn3bo5F+6Ua0dDu6ychA49RxNckzhRvNsyQpuJGDpQ+9HPGhx/Zr&#10;NxsBq9dv8/j+vL170fsYj1mOc1G+CXF7E+/XwALG8GeGCz6hQ0NMBzdb5ZkWsFiV1CWQSHMSF0eS&#10;pTmwA6mCVryp+f8SzS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA87pzy3gCAABDBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAazxwCeAAAAAM&#10;AQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" filled="f" strokecolor="#002060" strokeweight="2.25pt">
+              <w10:wrap anchorx="margin"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00760340">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77CEB650" wp14:editId="443A4DBA">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-447675</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-180975</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1066800" cy="990600"/>
+              <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Text Box 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1066800" cy="990600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="264DE555" w14:textId="77777777" w:rsidR="000C021A" w:rsidRPr="00760340" w:rsidRDefault="000C021A" w:rsidP="000C021A">
+                          <w:pPr>
+                            <w:bidi/>
+                            <w:rPr>
+                              <w:rFonts w:cs="B Nazanin"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00760340">
+                            <w:rPr>
+                              <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                            <w:t>تاریخ....................</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="1563BFA2" w14:textId="77777777" w:rsidR="000C021A" w:rsidRPr="00760340" w:rsidRDefault="000C021A" w:rsidP="000C021A">
+                          <w:pPr>
+                            <w:bidi/>
+                            <w:rPr>
+                              <w:rFonts w:cs="B Nazanin"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00760340">
+                            <w:rPr>
+                              <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                            <w:t>شماره..................</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="2EBB547D" w14:textId="77777777" w:rsidR="000C021A" w:rsidRPr="00760340" w:rsidRDefault="000C021A" w:rsidP="000C021A">
+                          <w:pPr>
+                            <w:bidi/>
+                            <w:rPr>
+                              <w:rFonts w:cs="B Nazanin"/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00760340">
+                            <w:rPr>
+                              <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                            <w:t>پیوست.................</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="77CEB650" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-35.25pt;margin-top:-14.25pt;width:84pt;height:78pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMvMSUdAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L7uhkELEBqUgqkoI&#10;UKHi7HjtxKrX49qT7Ka/nrF38xDlQtWLd2bnm/fj4rJrLFurEA24io+OSs6Uk1Abt6j4z6ebT2ec&#10;RRSuFhacqvhGRX45/fjhovUTdQxLsLUKjIy4OGl9xZeIflIUUS5VI+IReOVIqCE0AokNi6IOoiXr&#10;jS2Oy3JctBBqH0CqGOnvdS/k02xfayXxXuuokNmKU2yY35DfeXqL6YWYLILwSyOHMMQ/RNEI48jp&#10;ztS1QMFWwfxlqjEyQASNRxKaArQ2UuUcKJtR+Sqbx6XwKudCxYl+V6b4/8zKu/WjfwgMu6/QUQNT&#10;QVofJ5F+pnw6HZr0pUgZyamEm13ZVIdMJqVyPD4rSSRJdn5ejokmM8Ve24eI3xQ0LBEVD9SWXC2x&#10;vo3YQ7eQ5MzBjbE2t8Y61lZ8/Pm0zAoRrKmTMMHykKgrG9haUHvnixw9uT1AEWddAqs8DIO7fYaZ&#10;wo1VCWPdD6WZqXOib3gQUiqHWy8ZnVCa4nmP4oDfR/Ue5T4P0sieweFOuTEOQl+ltD37wtS/tiHr&#10;Hk+9Ocg7kdjNu6Hzc6g3NBAB+l2JXt4Y6tqtiPggAi0HNZoWHu/p0RaoOzBQnC0h/Hnrf8LTzJKU&#10;s5aWreLx90oExZn97miaz0cnJ2k7M3Ny+uWYmHAomR9K3Kq5Amr4iE6Ll5lMeLRbUgdonukuzJJX&#10;EgknyXfFcUteYX8C6K5INZtlEO2jF3jrHr1MplN500w+dc8i+GFwkUb+DrZrKSav5rfHJk0HsxWC&#10;Nnm4U4H7qg6Fp13O6zHcnXQsDvmM2l/H6QsAAAD//wMAUEsDBBQABgAIAAAAIQD1vw9O3gAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtZW4tU4jQdoQpwJULuVAKf0AN16SqPY6&#10;ip005etZTnDaWe3T7EyxmZwVI/ah9aRguUhAIFXetFQrOH6+zlcgQtRktPWECq4YYFPe3hQ6N/5C&#10;HzgeYi3YhEKuFTQxdrmUoWrQ6bDwHRLfvnzvdOS1r6Xp9YXNnZVpkjxIp1viD43u8KXB6nwYnIK1&#10;256zwb7txn33fR3ScNy9P2+VuptNT48gIk7xD4bf+BwdSs508gOZIKyCeZbcM8oiXbFgYp3xPDGZ&#10;spBlIf9XKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATLzElHQCAABlBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA9b8PTt4AAAAKAQAADwAA&#10;AAAAAAAAAAAAAADOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" filled="f" strokecolor="white [3212]" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="264DE555" w14:textId="77777777" w:rsidR="000C021A" w:rsidRPr="00760340" w:rsidRDefault="000C021A" w:rsidP="000C021A">
+                    <w:pPr>
+                      <w:bidi/>
+                      <w:rPr>
+                        <w:rFonts w:cs="B Nazanin"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00760340">
+                      <w:rPr>
+                        <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                      <w:t>تاریخ....................</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="1563BFA2" w14:textId="77777777" w:rsidR="000C021A" w:rsidRPr="00760340" w:rsidRDefault="000C021A" w:rsidP="000C021A">
+                    <w:pPr>
+                      <w:bidi/>
+                      <w:rPr>
+                        <w:rFonts w:cs="B Nazanin"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00760340">
+                      <w:rPr>
+                        <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                      <w:t>شماره..................</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="2EBB547D" w14:textId="77777777" w:rsidR="000C021A" w:rsidRPr="00760340" w:rsidRDefault="000C021A" w:rsidP="000C021A">
+                    <w:pPr>
+                      <w:bidi/>
+                      <w:rPr>
+                        <w:rFonts w:cs="B Nazanin"/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00760340">
+                      <w:rPr>
+                        <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                      <w:t>پیوست.................</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="000C021A">
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>باسمه تعال</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000C021A">
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>ی</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3AB7F6C3" w14:textId="3403ED2A" w:rsidR="000C021A" w:rsidRPr="000C021A" w:rsidRDefault="000C021A" w:rsidP="000C021A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus"/>
+        <w:rtl/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000C021A">
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>طرح</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000C021A">
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve"> تفص</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000C021A">
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>ی</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000C021A">
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>ل</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000C021A">
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>ی</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000C021A">
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (پ</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000C021A">
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>ی</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000C021A">
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>شنهاده</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000C021A">
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve">) </w:t>
+    </w:r>
+    <w:r w:rsidR="00782B2F">
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve">رساله دکتری </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6E399FFA" w14:textId="159C7F3E" w:rsidR="000C021A" w:rsidRDefault="000C021A" w:rsidP="000C021A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus"/>
+        <w:rtl/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000C021A">
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>کاربرگ</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000C021A">
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve"> شماره</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="500FA402" w14:textId="2F2AFD43" w:rsidR="000C021A" w:rsidRDefault="004969FB" w:rsidP="000C021A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cs="B Lotus"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:cs="B Lotus" w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...12 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <w:t xml:space="preserve">اداره تحصیلات تکمیلی پردیس خواهران </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="37B265FB" w14:textId="77777777" w:rsidR="001E2555" w:rsidRDefault="001E2555">
+  <w:p w14:paraId="37955659" w14:textId="1532C0BD" w:rsidR="000C021A" w:rsidRPr="000C021A" w:rsidRDefault="000C021A" w:rsidP="000C021A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:ind w:right="360"/>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rtl/>
+        <w:rFonts w:cs="B Lotus"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-</w:ftr>
-[...288 lines deleted...]
-</w:footnotes>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07DA60CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10D86DD4"/>
     <w:lvl w:ilvl="0" w:tplc="8CAC2D94">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4773,1721 +6213,553 @@
       <w:pPr>
         <w:ind w:left="6360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7080" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0880555F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6E6C11C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1080"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1800"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2520"/>
+          <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3240"/>
+          <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3960"/>
+          <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4680"/>
+          <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5400"/>
+          <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6120"/>
+          <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6840"/>
+          <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E034BEA"/>
+    <w:nsid w:val="125E5160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D5CEE59A"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="1E089CC4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...636 lines deleted...]
-      <w:lvlText w:val="%1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%1-%2"/>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1-%2.%3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1-%2.%3.%4"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1-%2.%3.%4.%5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="1080"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1-%2.%3.%4.%5.%6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="1080"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1-%2.%3.%4.%5.%6.%7"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1-%2.%3.%4.%5.%6.%7.%8"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1-%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="1800"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...324 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1161773758">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...23 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="2" w16cid:durableId="1211454039">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
-[...2 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="3" w16cid:durableId="374932765">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...1 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="none [3212]">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003E1B7E"/>
-[...265 lines deleted...]
-    <w:rsid w:val="00FF7106"/>
+    <w:rsidRoot w:val="000C021A"/>
+    <w:rsid w:val="000007BD"/>
+    <w:rsid w:val="00011E99"/>
+    <w:rsid w:val="00026014"/>
+    <w:rsid w:val="000461FE"/>
+    <w:rsid w:val="00064951"/>
+    <w:rsid w:val="00097DB7"/>
+    <w:rsid w:val="00097ED2"/>
+    <w:rsid w:val="000B381A"/>
+    <w:rsid w:val="000B7975"/>
+    <w:rsid w:val="000C021A"/>
+    <w:rsid w:val="000C2DBF"/>
+    <w:rsid w:val="00102CE3"/>
+    <w:rsid w:val="0010615B"/>
+    <w:rsid w:val="00137026"/>
+    <w:rsid w:val="001556F9"/>
+    <w:rsid w:val="00197887"/>
+    <w:rsid w:val="001B7C3F"/>
+    <w:rsid w:val="00206B7D"/>
+    <w:rsid w:val="00207678"/>
+    <w:rsid w:val="002238FD"/>
+    <w:rsid w:val="00253570"/>
+    <w:rsid w:val="002A0941"/>
+    <w:rsid w:val="002F1AEB"/>
+    <w:rsid w:val="002F3EB7"/>
+    <w:rsid w:val="00360C8D"/>
+    <w:rsid w:val="003B3072"/>
+    <w:rsid w:val="004310F1"/>
+    <w:rsid w:val="00466A10"/>
+    <w:rsid w:val="00485211"/>
+    <w:rsid w:val="004969FB"/>
+    <w:rsid w:val="004C0CA9"/>
+    <w:rsid w:val="004C30EC"/>
+    <w:rsid w:val="004D50DF"/>
+    <w:rsid w:val="004E3E7A"/>
+    <w:rsid w:val="004E59FC"/>
+    <w:rsid w:val="00567C66"/>
+    <w:rsid w:val="006314DF"/>
+    <w:rsid w:val="0064616D"/>
+    <w:rsid w:val="00677B4E"/>
+    <w:rsid w:val="00692A41"/>
+    <w:rsid w:val="006D1CB1"/>
+    <w:rsid w:val="00701D5F"/>
+    <w:rsid w:val="00712E98"/>
+    <w:rsid w:val="007206CE"/>
+    <w:rsid w:val="0072094F"/>
+    <w:rsid w:val="00765B6F"/>
+    <w:rsid w:val="00781376"/>
+    <w:rsid w:val="00782B2F"/>
+    <w:rsid w:val="008067E5"/>
+    <w:rsid w:val="008336DC"/>
+    <w:rsid w:val="008976D6"/>
+    <w:rsid w:val="00901AC7"/>
+    <w:rsid w:val="00914815"/>
+    <w:rsid w:val="009503AD"/>
+    <w:rsid w:val="00963E59"/>
+    <w:rsid w:val="009C3C61"/>
+    <w:rsid w:val="00A6279C"/>
+    <w:rsid w:val="00A7271B"/>
+    <w:rsid w:val="00A73086"/>
+    <w:rsid w:val="00A8674E"/>
+    <w:rsid w:val="00AA78A6"/>
+    <w:rsid w:val="00B33C17"/>
+    <w:rsid w:val="00B62373"/>
+    <w:rsid w:val="00B641D4"/>
+    <w:rsid w:val="00BB2F53"/>
+    <w:rsid w:val="00BC0B99"/>
+    <w:rsid w:val="00BC48C2"/>
+    <w:rsid w:val="00BD5E8B"/>
+    <w:rsid w:val="00C532B8"/>
+    <w:rsid w:val="00C60FCD"/>
+    <w:rsid w:val="00CA3260"/>
+    <w:rsid w:val="00CE1AA9"/>
+    <w:rsid w:val="00CF346E"/>
+    <w:rsid w:val="00D358AB"/>
+    <w:rsid w:val="00DA0D82"/>
+    <w:rsid w:val="00DD62FE"/>
+    <w:rsid w:val="00E43D2B"/>
+    <w:rsid w:val="00E773EE"/>
+    <w:rsid w:val="00E82B48"/>
+    <w:rsid w:val="00E83917"/>
+    <w:rsid w:val="00EC484A"/>
+    <w:rsid w:val="00F0478E"/>
+    <w:rsid w:val="00F24A38"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="fa-IR"/>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="none [3212]">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="516802AF"/>
-  <w15:docId w15:val="{285B3CEA-6647-9044-83A8-31663A6EABF2}"/>
+  <w14:docId w14:val="17A96139"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AC4C2934-CA98-4889-8671-DA041CDD791D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6511,73 +6783,73 @@
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6726,822 +6998,1159 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0021051A"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="000C021A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:line="216" w:lineRule="auto"/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="B Badr"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="000C021A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="000C021A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:hanging="1642"/>
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="B Lotus"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="000C021A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="right"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="B Lotus"/>
-[...4 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="000C021A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lotus-s" w:hAnsi="Lotus-s" w:cs="Nazanin"/>
-[...9 lines deleted...]
-      </w14:shadow>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="000C021A"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="B Lotus"/>
-[...3 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="000C021A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:line="288" w:lineRule="auto"/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lotus-s" w:hAnsi="Lotus-s" w:cs="Mitra"/>
-[...2 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="000C021A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="6804"/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="B Lotus"/>
-[...3 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="000C021A"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...12 lines deleted...]
-    <w:name w:val="page number"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-  </w:style>
-[...15 lines deleted...]
-    <w:rsid w:val="0033012A"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000C021A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-    <w:rsid w:val="0033012A"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C021A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:lang w:bidi="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00066A08"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C021A"/>
     <w:rPr>
-      <w:rFonts w:cs="B Yagut"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C021A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C021A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C021A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C021A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C021A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C021A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C021A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000C021A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C021A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000C021A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C021A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000C021A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00057190"/>
+    <w:rsid w:val="000C021A"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="720" w:firstLine="397"/>
+      <w:ind w:left="720"/>
       <w:contextualSpacing/>
-      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C021A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C021A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="B Mitra"/>
-[...1 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FE701D"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000C021A"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...12 lines deleted...]
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00FE701D"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C021A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000C021A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000C021A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000C021A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000C021A"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FE701D"/>
+    <w:rsid w:val="000C021A"/>
     <w:rPr>
-      <w:rFonts w:cs="B Yagut"/>
-[...35 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00B956D9"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000C021A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F0478E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F0478E"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F0478E"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000B7975"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000B7975"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B7975"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000B7975"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B7975"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
-    <w:div w:id="120225486">
+    <w:div w:id="1030187430">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="261689879">
+    <w:div w:id="1966236185">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\GostTitle.XSL" StyleName="GOST - Title Sort"/>
+<CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
+  <PublishDate>14041030</PublishDate>
+  <Abstract/>
+  <CompanyAddress/>
+  <CompanyPhone/>
+  <CompanyFax/>
+  <CompanyEmail/>
+</CoverPageProperties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{684804E5-F00A-45B0-8D02-2EEC9BAD147C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2885CFF8-64B3-4A42-B5DE-278E1CE6B718}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>2699</Characters>
+  <Pages>6</Pages>
+  <Words>415</Words>
+  <Characters>2369</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>university of imam sadeq (a)</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3176</CharactersWithSpaces>
+  <CharactersWithSpaces>2779</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>دانشکده حقوق;دانشگاه امام صادق</dc:creator>
-  <cp:keywords>کاربرگ</cp:keywords>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>drrohani</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>کارشناسي ارشد</cp:category>
 </cp:coreProperties>
 </file>