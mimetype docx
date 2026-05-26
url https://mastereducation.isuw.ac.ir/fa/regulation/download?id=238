--- v0 (2025-10-18)
+++ v1 (2026-05-26)
@@ -1,446 +1,510 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="2AC37A3D" w14:textId="77777777" w:rsidR="00D40B2E" w:rsidRDefault="00D40B2E" w:rsidP="00D40B2E">
+    <w:p w14:paraId="224E3C4A" w14:textId="644E20F1" w:rsidR="005B5525" w:rsidRPr="002A1E18" w:rsidRDefault="00DA0632" w:rsidP="005B5525">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7255ED3C" wp14:editId="657B0F94">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="249C7E51" wp14:editId="4511866B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>5943600</wp:posOffset>
+              <wp:posOffset>5734050</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-158115</wp:posOffset>
+              <wp:posOffset>13335</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="700405" cy="721360"/>
-            <wp:effectExtent l="0" t="0" r="4445" b="2540"/>
+            <wp:extent cx="700405" cy="876300"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="700405" cy="721360"/>
+                      <a:ext cx="700405" cy="876300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00BC0918">
+      <w:r w:rsidR="003C6610" w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D11997A" wp14:editId="6739A8B2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D23187C" wp14:editId="766F369E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-485775</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-177165</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1181100" cy="762000"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1181100" cy="762000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1F321504" w14:textId="77777777" w:rsidR="00D40B2E" w:rsidRPr="007A6D8B" w:rsidRDefault="00D40B2E" w:rsidP="00D40B2E">
+                          <w:p w14:paraId="0B36846C" w14:textId="77777777" w:rsidR="0007212C" w:rsidRPr="007A6D8B" w:rsidRDefault="0007212C" w:rsidP="003C6610">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:cs="B Nazanin"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007A6D8B">
                               <w:rPr>
                                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>تاریخ....................</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5F5D02D5" w14:textId="77777777" w:rsidR="00D40B2E" w:rsidRPr="007A6D8B" w:rsidRDefault="00D40B2E" w:rsidP="00D40B2E">
+                          <w:p w14:paraId="4582CD58" w14:textId="77777777" w:rsidR="0007212C" w:rsidRPr="007A6D8B" w:rsidRDefault="0007212C" w:rsidP="003C6610">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:cs="B Nazanin"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007A6D8B">
                               <w:rPr>
                                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>شماره..................</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0E42910E" w14:textId="77777777" w:rsidR="00D40B2E" w:rsidRPr="007A6D8B" w:rsidRDefault="00D40B2E" w:rsidP="00D40B2E">
+                          <w:p w14:paraId="460C85F4" w14:textId="77777777" w:rsidR="0007212C" w:rsidRPr="007A6D8B" w:rsidRDefault="0007212C" w:rsidP="003C6610">
                             <w:pPr>
                               <w:bidi/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:cs="B Nazanin"/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007A6D8B">
                               <w:rPr>
                                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="fa-IR"/>
                               </w:rPr>
                               <w:t>پیوست.................</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="3D11997A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="6D23187C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-38.25pt;margin-top:-13.95pt;width:93pt;height:60pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBT4BiJigIAAIoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2yAUfp+0/4B4Xx1n6WVRnCpr1WlS&#10;1VZrpz4TDAkacBiQ2Nmv7wHbSdT1pdNebOB85/ady+yyNZpshQ8KbEXLkxElwnKolV1V9OfTzacL&#10;SkJktmYarKjoTgR6Of/4Yda4qRjDGnQtPEEjNkwbV9F1jG5aFIGvhWHhBJywKJTgDYt49aui9qxB&#10;60YX49HorGjA184DFyHg63UnpPNsX0rB472UQUSiK4qxxfz1+btM32I+Y9OVZ26teB8G+4coDFMW&#10;ne5NXbPIyMarv0wZxT0EkPGEgylASsVFzgGzKUevsnlcMydyLkhOcHuawv8zy++2D56ouqITSiwz&#10;WKIn0UbyFVoySew0LkwR9OgQFlt8xioP7wEfU9Kt9Cb9MR2CcuR5t+c2GeNJqbwoyxGKOMrOz7B2&#10;mfzioO18iN8EGJIOFfVYu0wp296GiJEgdIAkZxZulNa5ftqSpqJnn09HWSGAVnUSJljuJHGlPdky&#10;7IHlKkePto5QeNM2gUXumN5dyrzLMJ/iTouE0faHkMhYTvQND4xzYePgJaMTSmI871Hs8Yeo3qPc&#10;5YEa2TPYuFc2yoLvWEojdiCm/jWELDs8En6UdzrGdtn2HbGEeocN4aEbqOD4jcKq3bIQH5jHCcJC&#10;41aI9/iRGrA60J8oWYP/89Z7wmNjo5SSBieyouH3hnlBif5useW/lJNJGuF8mZyej/HijyXLY4nd&#10;mCvAgpe4fxzPx4SPejhKD+YZl8cieUURsxx9VzQOx6vY7QlcPlwsFhmEQ+tYvLWPjifTid7Uk0/t&#10;M/Oub9yILX8Hw+yy6av+7bBJ08JiE0Gq3NyJ4I7Vnngc+Nzz/XJKG+X4nlGHFTp/AQAA//8DAFBL&#10;AwQUAAYACAAAACEAEr82h98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPz06DQBCH7ya+w2aa&#10;eGuXklgEWRo19VIP1toH2MIUSHdnCbtQ6tM7Pelt/nz5zTf5erJGjNj71pGC5SICgVS6qqVaweH7&#10;ff4EwgdNlTaOUMEVPayL+7tcZ5W70BeO+1ALDiGfaQVNCF0mpS8btNovXIfEu5PrrQ7c9rWsen3h&#10;cGtkHEUraXVLfKHRHb41WJ73g1WQ2s05GczHdtx1P9ch9oft5+tGqYfZ9PIMIuAU/mC46bM6FOx0&#10;dANVXhgF82T1yCgXcZKCuBFRypMjx8dLkEUu/79Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBT4BiJigIAAIoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQASvzaH3wAAAAoBAAAPAAAAAAAAAAAAAAAAAOQEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;" filled="f" strokecolor="white [3212]" strokeweight=".5pt">
+              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-38.25pt;margin-top:-13.95pt;width:93pt;height:60pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAIjKWdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7LSbDUiB26CFAWC&#10;JKhT5ExTpE2U4rDk2JL79RlS8oI0lxS9UKTmzfZmubzqGsvWKkQDruLl0Ygz5STUxi0q/vPp9tMF&#10;ZxGFq4UFpyq+UZFfTT5+uGz9WB3DEmytAiMjLo5bX/Eloh8XRZRL1Yh4BF45EmoIjUB6hkVRB9GS&#10;9cYWx6PRWdFCqH0AqWKkvze9kE+yfa2VxAeto0JmK06xYT5DPufpLCaXYrwIwi+NHMIQ/xBFI4wj&#10;pztTNwIFWwXzl6nGyAARNB5JaArQ2kiVc6BsytGrbGZL4VXOhciJfkdT/H9m5f165h8Dw+4rdFTA&#10;REjr4zjSz5RPp0OTvhQpIzlRuNnRpjpkMimVF2U5IpEk2fkZlSXzWuy1fYj4TUHD0qXigcqS2RLr&#10;u4jkkaBbSHLm4NZYm0tjHWsrfvb5dJQVIlhTJ2GC5SZR1zawtaDyzhc5erJ1gKKXdQmscjMM7vYZ&#10;5hturEoY634ozUydE33Dg5BSOdx6yeiE0hTPexQH/D6q9yj3eZBG9gwOd8qNcRB6ltL07Impf21D&#10;1j2eCD/IO12xm3dD5edQb6ghAvSzEr28NVS1OxHxUQQaDio0DTw+0KEtUHVguHG2hPDnrf8JTz1L&#10;Us5aGraKx98rERRn9rujbv5Snpyk6cyPk9PzY3qEQ8n8UOJWzTVQwUtaLV7ma8Kj3V51gOaZ9sI0&#10;eSWRcJJ8Vxy312vsVwDtFamm0wyiefQC79zMy2Q60Zt68ql7FsEPjYvU8vewHUsxftW/PTZpOpiu&#10;ELTJzZ0I7lkdiKdZzj0/7J20LA7fGbXfjpMXAAAA//8DAFBLAwQUAAYACAAAACEAEr82h98AAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPz06DQBCH7ya+w2aaeGuXklgEWRo19VIP1toH2MIUSHdn&#10;CbtQ6tM7Pelt/nz5zTf5erJGjNj71pGC5SICgVS6qqVaweH7ff4EwgdNlTaOUMEVPayL+7tcZ5W7&#10;0BeO+1ALDiGfaQVNCF0mpS8btNovXIfEu5PrrQ7c9rWsen3hcGtkHEUraXVLfKHRHb41WJ73g1WQ&#10;2s05GczHdtx1P9ch9oft5+tGqYfZ9PIMIuAU/mC46bM6FOx0dANVXhgF82T1yCgXcZKCuBFRypMj&#10;x8dLkEUu/79Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBAIjKWdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQASvzaH3wAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" filled="f" strokecolor="white [3212]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1F321504" w14:textId="77777777" w:rsidR="00D40B2E" w:rsidRPr="007A6D8B" w:rsidRDefault="00D40B2E" w:rsidP="00D40B2E">
+                    <w:p w14:paraId="0B36846C" w14:textId="77777777" w:rsidR="0007212C" w:rsidRPr="007A6D8B" w:rsidRDefault="0007212C" w:rsidP="003C6610">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:cs="B Nazanin"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007A6D8B">
                         <w:rPr>
                           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>تاریخ....................</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5F5D02D5" w14:textId="77777777" w:rsidR="00D40B2E" w:rsidRPr="007A6D8B" w:rsidRDefault="00D40B2E" w:rsidP="00D40B2E">
+                    <w:p w14:paraId="4582CD58" w14:textId="77777777" w:rsidR="0007212C" w:rsidRPr="007A6D8B" w:rsidRDefault="0007212C" w:rsidP="003C6610">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:cs="B Nazanin"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007A6D8B">
                         <w:rPr>
                           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>شماره..................</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0E42910E" w14:textId="77777777" w:rsidR="00D40B2E" w:rsidRPr="007A6D8B" w:rsidRDefault="00D40B2E" w:rsidP="00D40B2E">
+                    <w:p w14:paraId="460C85F4" w14:textId="77777777" w:rsidR="0007212C" w:rsidRPr="007A6D8B" w:rsidRDefault="0007212C" w:rsidP="003C6610">
                       <w:pPr>
                         <w:bidi/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:cs="B Nazanin"/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007A6D8B">
                         <w:rPr>
                           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t>پیوست.................</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="005B5525">
+      <w:r w:rsidR="005B5525" w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>طرح اولیه (بیان مساله)</w:t>
+        <w:t xml:space="preserve"> طرح اولیه (بیان مساله)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283539D2" w14:textId="77777777" w:rsidR="00D40B2E" w:rsidRPr="00DE5842" w:rsidRDefault="00D40B2E" w:rsidP="00D40B2E">
+    <w:p w14:paraId="2E6BB322" w14:textId="77777777" w:rsidR="005B5525" w:rsidRPr="002A1E18" w:rsidRDefault="005B5525" w:rsidP="005B5525">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE5842">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>رساله دکتری</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF807F4" w14:textId="77777777" w:rsidR="00D40B2E" w:rsidRPr="00DE5842" w:rsidRDefault="00D40B2E" w:rsidP="00D40B2E">
+    <w:p w14:paraId="2677D78C" w14:textId="77777777" w:rsidR="001C4AA3" w:rsidRDefault="005B5525" w:rsidP="001C4AA3">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE5842">
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>درخواست طرح در کميسيون سياستگذاري ، بررسي ، تصويب پايان نامه ها و رسالات دانشگاه</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1750A384" w14:textId="1AD9AEAB" w:rsidR="00B748AA" w:rsidRPr="00D21F38" w:rsidRDefault="009C4274" w:rsidP="00F1625B">
-[...5 lines deleted...]
-        <w:ind w:left="1080"/>
+    <w:p w14:paraId="54D9BFD9" w14:textId="5E94D0AD" w:rsidR="00824FD5" w:rsidRPr="001C4AA3" w:rsidRDefault="00AA2281" w:rsidP="001C4AA3">
+      <w:pPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50B66A60" wp14:editId="7A63D143">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="238F490E" wp14:editId="4AF26917">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:align>center</wp:align>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-66676</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>120650</wp:posOffset>
+                  <wp:posOffset>101600</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6419850" cy="819150"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:extent cx="6372225" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Straight Connector 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6372225" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+            <w:pict>
+              <v:line w14:anchorId="4FCACEB5" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-5.25pt,8pt" to="496.5pt,8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0JChPmgEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IVJC0EyzkkaC5B&#10;GjTJBzDU0iJKcgmSseS/75K25aANiqLoheJjZnZnd7W6nqxhWwhRo+v4clFzBk5ir92m4y/PX8+/&#10;cBaTcL0w6KDjO4j8en32aTX6Fhoc0PQQGIm42I6+40NKvq2qKAewIi7Qg6NHhcGKRMewqfogRlK3&#10;pmrq+qoaMfQ+oIQY6fZ2/8jXRV8pkOmbUhESMx2n3FJZQ1lf81qtV6LdBOEHLQ9piH/IwgrtKOgs&#10;dSuSYG9B/yZltQwYUaWFRFuhUlpC8UBulvUvbp4G4aF4oeJEP5cp/j9Z+bC9cY+ByjD62Eb/GLKL&#10;SQWbv5Qfm0qxdnOxYEpM0uXVxeemaS45k8e36kT0IaY7QMvypuNGu+xDtGJ7HxMFI+gRQodT6LJL&#10;OwMZbNx3UEz3FGxZ2GUq4MYEthXUz/7HMvePtAoyU5Q2ZibVfyYdsJkGZVL+ljijS0R0aSZa7TB8&#10;FDVNx1TVHn90vfeabb9ivyuNKOWgdhdnh9HM8/T+XOinH2j9EwAA//8DAFBLAwQUAAYACAAAACEA&#10;bWqsAt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FqnVPQnjVMhCic4&#10;pIFDj268JFHjdRS7SeDpWdQDve3ujGa/SbajbUSPna8dKZhNIxBIhTM1lQo+P14nKxA+aDK6cYQK&#10;vtHDNr29SXRs3EB77PNQCg4hH2sFVQhtLKUvKrTaT12LxNqX66wOvHalNJ0eONw28iGKFtLqmvhD&#10;pVt8rrA45WerYPnylmftsHv/yeRSZlnvwup0UOr+bnzagAg4hn8z/OEzOqTMdHRnMl40Ciaz6JGt&#10;LCy4ExvW6zkPx8tBpom8bpD+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALQkKE+aAQAA&#10;iAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG1qrALe&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAA9AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B519D74" w14:textId="4B96833D" w:rsidR="00B748AA" w:rsidRPr="002A1E18" w:rsidRDefault="005B5525" w:rsidP="00B748AA">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50B66A60" wp14:editId="6835AABA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>100330</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6372225" cy="895350"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6419850" cy="819150"/>
+                          <a:ext cx="6372225" cy="895350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
@@ -537,51 +601,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="50B66A60" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:9.5pt;width:505.5pt;height:64.5pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVaBHLkgIAALkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5tAoBCxQSmIqhIC&#10;VKg4O16brPB6XNtJNv31ffZuQvi4UPWyO/a8+XqemdOztjFsqXyoyZZ8uDfgTFlJVW0fS/7r/vLL&#10;MWchClsJQ1aVfK0CP5t8/nS6cmO1T3MylfIMTmwYr1zJ5zG6cVEEOVeNCHvklIVSk29ExNE/FpUX&#10;K3hvTLE/GBwVK/KV8yRVCLi96JR8kv1rrWS80TqoyEzJkVvMX5+/s/QtJqdi/OiFm9eyT0P8QxaN&#10;qC2Cbl1diCjYwtdvXDW19BRIxz1JTUFa11LlGlDNcPCqmru5cCrXAnKC29IU/p9beb289ayuSn7A&#10;mRUNnuhetZF9o5YdJHZWLowBunOAxRbXeOXNfcBlKrrVvkl/lMOgB8/rLbfJmcTl0Wh4cnwIlYTu&#10;eHgyhAz3xbO18yF+V9SwJJTc4+0ypWJ5FWIH3UBSsECmri5rY/Ih9Ys6N54tBV7axJwjnL9AGctW&#10;yOQAod94SK639jMj5FOf3o4H+DM2WarcWX1aiaGOiSzFtVEJY+xPpcFsJuSdHIWUym7zzOiE0qjo&#10;I4Y9/jmrjxh3dcAiRyYbt8ZNbcl3LL2ktnraUKs7PN5wp+4kxnbW5pbaNsqMqjX6x1M3f8HJyxp8&#10;X4kQb4XHwKEvsETiDT7aEB6JeomzOfk/790nPOYAWs5WGOCSh98L4RVn5ofFhJwMR6M08fkwOvy6&#10;j4Pf1cx2NXbRnBM6Z4h15WQWEz6ajag9NQ/YNdMUFSphJWKXPG7E89itFewqqabTDMKMOxGv7J2T&#10;yXViOfXZffsgvOv7PGJCrmkz6mL8qt07bLK0NF1E0nWehcRzx2rPP/ZDnqZ+l6UFtHvOqOeNO/kL&#10;AAD//wMAUEsDBBQABgAIAAAAIQC7WkRB2AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8Mw&#10;DL0j8R8iI3FjSRFCXWk6ARpcODEQZ6/xkogmqZqsK/8e7wQnP/tZ76PdLGEQM03Zp6ihWikQFPtk&#10;fLQaPj9ebmoQuWA0OKRIGn4ow6a7vGixMekU32neFStYJOYGNbhSxkbK3DsKmFdppMjcIU0BC6+T&#10;lWbCE4uHQd4qdS8D+sgODkd6dtR/745Bw/bJrm1f4+S2tfF+Xr4Ob/ZV6+ur5fEBRKGl/D3DOT5H&#10;h44z7dMxmiwGDVyk8HXN88yqqmK0Z3RXK5BdK/8X6H4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA1WgRy5ICAAC5BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAu1pEQdgAAAAIAQAADwAAAAAAAAAAAAAAAADsBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="50B66A60" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:7.9pt;width:501.75pt;height:70.5pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPnQ00fgIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5sEQiFig1IQVSUE&#10;qFBxdrw2sfB6XHuS3fTXd+zdPHhcqHrxjj3fvL6dmbPztrZspUI04Eo+PBhwppyEyrinkv96uPpy&#10;wllE4SphwamSr1Xk59PPn84aP1EjWICtVGDkxMVJ40u+QPSToohyoWoRD8ArR0oNoRZI1/BUVEE0&#10;5L22xWgwOC4aCJUPIFWM9HrZKfk0+9daSbzVOipktuSUG+Yz5HOezmJ6JiZPQfiFkX0a4h+yqIVx&#10;FHTr6lKgYMtg3riqjQwQQeOBhLoArY1UuQaqZjh4Vc39QniVayFyot/SFP+fW3mzuvd3gWH7DVr6&#10;gYmQxsdJpMdUT6tDnb6UKSM9Ubje0qZaZJIejw+/jkajMWeSdCen48Nx5rXYWfsQ8buCmiWh5IF+&#10;S2ZLrK4jUkSCbiApWARrqitjbb6kVlAXNrCVoJ9oMedIFi9Q1rEmZUKh33hIrrf2cyvkc6rypQe6&#10;WZcsVW6aPq0dE1nCtVUJY91PpZmpMiHv5CikVG6bZ0YnlKaKPmLY43dZfcS4q4MscmRwuDWujYPQ&#10;sfSS2up5Q63u8ETSXt1JxHbeUuF7jTKHak39E6AbrejllSG+r0XEOxFolqhlaD/gLR3aAv0k6CXO&#10;FhD+vPee8NTipOWsodksefy9FEFxZn84av7T4dFRGuZ8ORp/HdEl7Gvm+xq3rC+AOmdIm8jLLCY8&#10;2o2oA9SPtEZmKSqphJMUu+S4ES+w2xi0hqSazTKIxtcLvHb3XibXieXUZw/towi+73OkCbmBzRSL&#10;yat277DJ0sFsiaBNnoXEc8dqzz+Nfm7Xfk2l3bJ/z6jdMp3+BQAA//8DAFBLAwQUAAYACAAAACEA&#10;FlIlfNoAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgNqFUIcSpALRdO&#10;tIjzNt7aFrEd2W6a/j3OCY47M5p906wn17ORYrLBS7hfCGDku6Cs1xK+9tu7CljK6BX2wZOECyVY&#10;t9dXDdYqnP0njbusWSnxqUYJJueh5jx1hhymRRjIF+8YosNczqi5ingu5a7nD0KsuEPryweDA70Z&#10;6n52Jydh86qfdFdhNJtKWTtO38cP/S7l7c308gws05T/wjDjF3RoC9MhnLxKrJdQhuSiLgv/7Arx&#10;uAR2mJVVBbxt+P8B7S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAj50NNH4CAACUBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFlIlfNoAAAAI&#10;AQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4D3873CF" w14:textId="77777777" w:rsidR="0007212C" w:rsidRPr="00A163E1" w:rsidRDefault="0007212C" w:rsidP="00916C3D">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                         <w:tabs>
                           <w:tab w:val="right" w:pos="540"/>
                         </w:tabs>
                         <w:bidi/>
                         <w:spacing w:after="0"/>
                         <w:ind w:left="1080" w:hanging="1210"/>
                         <w:rPr>
                           <w:rFonts w:cs="B Nazanin"/>
                           <w:b/>
                           <w:bCs/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A163E1">
                         <w:rPr>
                           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                           <w:b/>
                           <w:bCs/>
                           <w:rtl/>
@@ -630,2035 +694,1959 @@
                         <w:rPr>
                           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                           <w:rtl/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                         <w:t xml:space="preserve">         شماره دانشجویی:                                                  شماره تماس:                                                      ایمیل:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3F7A0CB6" w14:textId="77777777" w:rsidR="0007212C" w:rsidRPr="00416286" w:rsidRDefault="0007212C" w:rsidP="00416286">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="right" w:pos="540"/>
                         </w:tabs>
                         <w:bidi/>
                         <w:ind w:left="1080"/>
                         <w:rPr>
                           <w:rFonts w:cs="B Mitra"/>
                           <w:b/>
                           <w:bCs/>
                           <w:lang w:bidi="fa-IR"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap anchorx="page"/>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9DAF10" w14:textId="77777777" w:rsidR="00B748AA" w:rsidRPr="00D21F38" w:rsidRDefault="00B748AA" w:rsidP="00B748AA">
+    <w:p w14:paraId="6778128D" w14:textId="712117E7" w:rsidR="005B5525" w:rsidRPr="002A1E18" w:rsidRDefault="005B5525" w:rsidP="005B5525">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B519D74" w14:textId="77777777" w:rsidR="00B748AA" w:rsidRPr="00D21F38" w:rsidRDefault="00B748AA" w:rsidP="00B748AA">
+    <w:p w14:paraId="57F66666" w14:textId="23A382C8" w:rsidR="005B5525" w:rsidRPr="002A1E18" w:rsidRDefault="005B5525" w:rsidP="005B5525">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45123E29" w14:textId="746D6E62" w:rsidR="00B748AA" w:rsidRPr="00D21F38" w:rsidRDefault="00B748AA" w:rsidP="008D4292">
+    <w:p w14:paraId="35C46C87" w14:textId="058A93B2" w:rsidR="005B5525" w:rsidRPr="002A1E18" w:rsidRDefault="005B5525" w:rsidP="005B5525">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45123E29" w14:textId="3842FB2C" w:rsidR="00B748AA" w:rsidRPr="002A1E18" w:rsidRDefault="00B748AA" w:rsidP="008D4292">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:bidi/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D21F38">
-[...4 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+      <w:r w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="lightGray"/>
-[...3 lines deleted...]
-        <w:t>) عنوان پیشنهادی پایان نامه:</w:t>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) عنوان پیشنهادی </w:t>
+      </w:r>
+      <w:r w:rsidR="00967FD8">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رساله </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0063159F" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (فارسی و انگلیسی)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-637" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1358"/>
-        <w:gridCol w:w="8719"/>
+        <w:gridCol w:w="1895"/>
+        <w:gridCol w:w="8182"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C4EDA" w14:paraId="053B4415" w14:textId="77777777" w:rsidTr="009C4EDA">
+      <w:tr w:rsidR="009C4EDA" w:rsidRPr="002A1E18" w14:paraId="053B4415" w14:textId="77777777" w:rsidTr="008F28D5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="1895" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="77FFCA3E" w14:textId="7D2314C0" w:rsidR="009C4EDA" w:rsidRPr="009C4EDA" w:rsidRDefault="009C4EDA" w:rsidP="00B748AA">
+          <w:p w14:paraId="77FFCA3E" w14:textId="4C79B987" w:rsidR="009C4EDA" w:rsidRPr="002A1E18" w:rsidRDefault="009C4EDA" w:rsidP="00B748AA">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C4EDA">
+            <w:r w:rsidRPr="002A1E18">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">عنوان فارسی </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8719" w:type="dxa"/>
+            <w:tcW w:w="8182" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AFE9F8A" w14:textId="77777777" w:rsidR="009C4EDA" w:rsidRDefault="009C4EDA" w:rsidP="00B748AA">
+          <w:p w14:paraId="2AFE9F8A" w14:textId="128E59F1" w:rsidR="009C4EDA" w:rsidRPr="002A1E18" w:rsidRDefault="009C4EDA" w:rsidP="00B748AA">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C4EDA" w14:paraId="0AB667D0" w14:textId="77777777" w:rsidTr="009C4EDA">
+      <w:tr w:rsidR="009C4EDA" w:rsidRPr="002A1E18" w14:paraId="0AB667D0" w14:textId="77777777" w:rsidTr="008F28D5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="1895" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4DAF9007" w14:textId="401DF1A5" w:rsidR="009C4EDA" w:rsidRPr="009C4EDA" w:rsidRDefault="009C4EDA" w:rsidP="00B748AA">
+          <w:p w14:paraId="4DAF9007" w14:textId="68156999" w:rsidR="009C4EDA" w:rsidRPr="002A1E18" w:rsidRDefault="009C4EDA" w:rsidP="00B748AA">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C4EDA">
+            <w:r w:rsidRPr="002A1E18">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>عنوان انگلیسی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8719" w:type="dxa"/>
+            <w:tcW w:w="8182" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6335316F" w14:textId="77777777" w:rsidR="009C4EDA" w:rsidRDefault="009C4EDA" w:rsidP="00B748AA">
+          <w:p w14:paraId="6335316F" w14:textId="6B96F7AA" w:rsidR="009C4EDA" w:rsidRPr="002A1E18" w:rsidRDefault="009C4EDA" w:rsidP="00B748AA">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67E78E9F" w14:textId="77777777" w:rsidR="00B748AA" w:rsidRPr="00D21F38" w:rsidRDefault="00B748AA" w:rsidP="00B748AA">
+    <w:p w14:paraId="67E78E9F" w14:textId="0E00B117" w:rsidR="00B748AA" w:rsidRPr="002A1E18" w:rsidRDefault="00B748AA" w:rsidP="00B748AA">
       <w:pPr>
         <w:bidi/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="395760E6" w14:textId="291C903A" w:rsidR="00B748AA" w:rsidRPr="00D21F38" w:rsidRDefault="00B748AA" w:rsidP="008D4292">
+    <w:p w14:paraId="395760E6" w14:textId="3B983520" w:rsidR="00B748AA" w:rsidRPr="002A1E18" w:rsidRDefault="00B748AA" w:rsidP="008D4292">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:bidi/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D21F38">
-[...4 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+      <w:r w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="lightGray"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>) واژگان کلیدی</w:t>
       </w:r>
-      <w:r w:rsidR="0054718A">
+      <w:r w:rsidR="001A4F2E">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...71 lines deleted...]
-        <w:t>4 واژه)</w:t>
+        <w:t>(6-4 واژه )</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-719" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="7999"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C4EDA" w14:paraId="703D16E4" w14:textId="77777777" w:rsidTr="009C4EDA">
+      <w:tr w:rsidR="009C4EDA" w:rsidRPr="002A1E18" w14:paraId="703D16E4" w14:textId="77777777" w:rsidTr="009C4EDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="289A1002" w14:textId="3B55426E" w:rsidR="009C4EDA" w:rsidRPr="009C4EDA" w:rsidRDefault="009C4EDA" w:rsidP="00B91885">
+          <w:p w14:paraId="289A1002" w14:textId="3B55426E" w:rsidR="009C4EDA" w:rsidRPr="002A1E18" w:rsidRDefault="009C4EDA" w:rsidP="00B91885">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002A1E18">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>واژگان کلیدی</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> فارسی </w:t>
+              <w:t xml:space="preserve">واژگان کلیدی فارسی </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7999" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3964EF4C" w14:textId="77777777" w:rsidR="009C4EDA" w:rsidRDefault="009C4EDA" w:rsidP="00B91885">
+          <w:p w14:paraId="3964EF4C" w14:textId="77777777" w:rsidR="009C4EDA" w:rsidRPr="002A1E18" w:rsidRDefault="009C4EDA" w:rsidP="00B91885">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C4EDA" w14:paraId="4AA4575C" w14:textId="77777777" w:rsidTr="009C4EDA">
+      <w:tr w:rsidR="009C4EDA" w:rsidRPr="002A1E18" w14:paraId="4AA4575C" w14:textId="77777777" w:rsidTr="009C4EDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="72A41253" w14:textId="125EDCB4" w:rsidR="009C4EDA" w:rsidRPr="009C4EDA" w:rsidRDefault="009C4EDA" w:rsidP="00B91885">
+          <w:p w14:paraId="72A41253" w14:textId="125EDCB4" w:rsidR="009C4EDA" w:rsidRPr="002A1E18" w:rsidRDefault="009C4EDA" w:rsidP="00B91885">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002A1E18">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">واژگان کلیدی </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> انگلیسی</w:t>
+              <w:t>واژگان کلیدی  انگلیسی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7999" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5FF0C4" w14:textId="77777777" w:rsidR="009C4EDA" w:rsidRDefault="009C4EDA" w:rsidP="00B91885">
+          <w:p w14:paraId="1B5FF0C4" w14:textId="77777777" w:rsidR="009C4EDA" w:rsidRPr="002A1E18" w:rsidRDefault="009C4EDA" w:rsidP="00B91885">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="682D2A0C" w14:textId="77777777" w:rsidR="00B748AA" w:rsidRPr="00D21F38" w:rsidRDefault="00B748AA" w:rsidP="00B748AA">
+    <w:p w14:paraId="682D2A0C" w14:textId="77777777" w:rsidR="00B748AA" w:rsidRPr="002A1E18" w:rsidRDefault="00B748AA" w:rsidP="002A1E18">
       <w:pPr>
         <w:bidi/>
-        <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...89 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="891"/>
         <w:bidiVisual/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-719" w:type="dxa"/>
+        <w:tblW w:w="10159" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10159"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C4EDA" w14:paraId="21126AC3" w14:textId="77777777" w:rsidTr="009C4EDA">
+      <w:tr w:rsidR="002A1E18" w:rsidRPr="002A1E18" w14:paraId="05C2A2A6" w14:textId="77777777" w:rsidTr="002A1E18">
         <w:trPr>
           <w:trHeight w:val="2411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10159" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4253B9F9" w14:textId="77777777" w:rsidR="009C4EDA" w:rsidRDefault="009C4EDA" w:rsidP="002E2953">
+          <w:p w14:paraId="6BCBD54C" w14:textId="77777777" w:rsidR="002A1E18" w:rsidRPr="002A1E18" w:rsidRDefault="002A1E18" w:rsidP="002A1E18">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5384990C" w14:textId="69E97A8F" w:rsidR="009C4EDA" w:rsidRDefault="009C4EDA" w:rsidP="00E300D3">
-      <w:pPr>
+    <w:p w14:paraId="20F04012" w14:textId="1F569CDA" w:rsidR="00E300D3" w:rsidRPr="002A1E18" w:rsidRDefault="00B748AA" w:rsidP="00FB5BFF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:bidi/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk218591420"/>
+      <w:r w:rsidR="00D72CF2" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>طرح مساله پژوهش:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72CF2" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteTextChar"/>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D72CF2" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="B Zar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="009C4EDA" w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cs="B Nazanin"/>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00E300D3" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="B Nazanin"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3C44" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3C44">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="lightGray"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00E300D3" w:rsidRPr="00D21F38">
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>سوالات پژوهش:</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1E18" w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="lightGray"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                                  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-727" w:type="dxa"/>
+        <w:tblInd w:w="-770" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10167"/>
+        <w:gridCol w:w="1358"/>
+        <w:gridCol w:w="8629"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00292B06" w14:paraId="1F73CCF5" w14:textId="77777777" w:rsidTr="00292B06">
+      <w:tr w:rsidR="009C4EDA" w:rsidRPr="002A1E18" w14:paraId="15A6DB41" w14:textId="77777777" w:rsidTr="009C4EDA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E029A11" w14:textId="72A58442" w:rsidR="009C4EDA" w:rsidRPr="002A1E18" w:rsidRDefault="009C4EDA" w:rsidP="009C4EDA">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1E18">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>سوال اصلی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64DD377E" w14:textId="77777777" w:rsidR="009C4EDA" w:rsidRPr="002A1E18" w:rsidRDefault="009C4EDA" w:rsidP="00F1625B">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C4EDA" w:rsidRPr="002A1E18" w14:paraId="2D45A7D2" w14:textId="77777777" w:rsidTr="00D50DB4">
         <w:trPr>
-          <w:trHeight w:val="2357"/>
+          <w:trHeight w:val="2177"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10167" w:type="dxa"/>
+            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45A3294A" w14:textId="77777777" w:rsidR="00292B06" w:rsidRDefault="00292B06" w:rsidP="00E300D3">
+          <w:p w14:paraId="3D361778" w14:textId="5DF74882" w:rsidR="009C4EDA" w:rsidRPr="002A1E18" w:rsidRDefault="009C4EDA" w:rsidP="009C4EDA">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A1E18">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>سوالات فرعی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8629" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2F1BAD" w14:textId="7C2E3EFB" w:rsidR="009C4EDA" w:rsidRPr="002A1E18" w:rsidRDefault="009C4EDA" w:rsidP="009C4EDA">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0001D5E3" w14:textId="77777777" w:rsidR="00136DB8" w:rsidRDefault="00136DB8" w:rsidP="00136DB8">
+    <w:p w14:paraId="44C4AD09" w14:textId="77777777" w:rsidR="00E300D3" w:rsidRPr="002A1E18" w:rsidRDefault="00E300D3" w:rsidP="00E300D3">
       <w:pPr>
         <w:bidi/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29A6D2FF" w14:textId="49B59BA2" w:rsidR="002E2953" w:rsidRPr="00D21F38" w:rsidRDefault="00136DB8" w:rsidP="008D4292">
+    <w:p w14:paraId="29A6D2FF" w14:textId="571F151E" w:rsidR="002E2953" w:rsidRPr="002A1E18" w:rsidRDefault="00AA3C44" w:rsidP="008D4292">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:bidi/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="lightGray"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="002E2953" w:rsidRPr="00D21F38">
+      <w:r w:rsidR="002E2953" w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="lightGray"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00E300D3">
+      <w:r w:rsidR="00E300D3" w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اساتید راهنمای پیشنهادی </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-727" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10167"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00292B06" w14:paraId="7E2432CC" w14:textId="77777777" w:rsidTr="00292B06">
+      <w:tr w:rsidR="00292B06" w:rsidRPr="002A1E18" w14:paraId="7E2432CC" w14:textId="77777777" w:rsidTr="00292B06">
         <w:trPr>
           <w:trHeight w:val="1817"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9F240A" w14:textId="4E1C93A9" w:rsidR="00292B06" w:rsidRDefault="00292B06" w:rsidP="00B748AA">
+          <w:p w14:paraId="3D9F240A" w14:textId="77777777" w:rsidR="00292B06" w:rsidRPr="002A1E18" w:rsidRDefault="00292B06" w:rsidP="00B748AA">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002A1E18">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">اساتید </w:t>
-[...23 lines deleted...]
-              <w:t>پیشنهادی به ترتیب اولویت:</w:t>
+              <w:t>اساتید پیشنهادی به ترتیب اولویت:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48F65074" w14:textId="40441B2D" w:rsidR="00292B06" w:rsidRDefault="00292B06" w:rsidP="00292B06">
+          <w:p w14:paraId="48F65074" w14:textId="40441B2D" w:rsidR="00292B06" w:rsidRPr="002A1E18" w:rsidRDefault="00292B06" w:rsidP="00292B06">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002A1E18">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FD364DE" w14:textId="68482EF3" w:rsidR="00292B06" w:rsidRDefault="00292B06" w:rsidP="00292B06">
+          <w:p w14:paraId="0FD364DE" w14:textId="68482EF3" w:rsidR="00292B06" w:rsidRPr="002A1E18" w:rsidRDefault="00292B06" w:rsidP="00292B06">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002A1E18">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="343E0941" w14:textId="4AF5C872" w:rsidR="00292B06" w:rsidRPr="00292B06" w:rsidRDefault="00292B06" w:rsidP="00292B06">
+          <w:p w14:paraId="343E0941" w14:textId="4AF5C872" w:rsidR="00292B06" w:rsidRPr="002A1E18" w:rsidRDefault="00292B06" w:rsidP="00292B06">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002A1E18">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F93177B" w14:textId="560B9A0C" w:rsidR="008C6961" w:rsidRDefault="008C6961" w:rsidP="008C6961">
+          <w:p w14:paraId="42EC1ECC" w14:textId="77777777" w:rsidR="00292B06" w:rsidRPr="002A1E18" w:rsidRDefault="00292B06" w:rsidP="00292B06">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="2BBBC4F1" w14:textId="77777777" w:rsidR="00292B06" w:rsidRPr="002A1E18" w:rsidRDefault="00292B06" w:rsidP="00292B06">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
-                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>اساتید مشاور پیشنهادی به ترتیب اولویت:</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
-          <w:p w14:paraId="28F8B104" w14:textId="77777777" w:rsidR="008C6961" w:rsidRDefault="008C6961" w:rsidP="008C6961">
-[...61 lines deleted...]
-          <w:p w14:paraId="3013AEC3" w14:textId="77665445" w:rsidR="00292B06" w:rsidRDefault="00292B06" w:rsidP="00292B06">
+          <w:p w14:paraId="3013AEC3" w14:textId="77665445" w:rsidR="00292B06" w:rsidRPr="002A1E18" w:rsidRDefault="00292B06" w:rsidP="00292B06">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48530507" w14:textId="77777777" w:rsidR="00136DB8" w:rsidRDefault="00136DB8" w:rsidP="00292B06">
+    <w:p w14:paraId="70BC4380" w14:textId="77777777" w:rsidR="00292B06" w:rsidRPr="002A1E18" w:rsidRDefault="00292B06" w:rsidP="00292B06">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51455894" w14:textId="77777777" w:rsidR="00136DB8" w:rsidRDefault="00136DB8">
+    <w:p w14:paraId="391CB159" w14:textId="77777777" w:rsidR="00292B06" w:rsidRPr="002A1E18" w:rsidRDefault="00292B06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B1699C" w14:textId="33F4CC10" w:rsidR="00B748AA" w:rsidRPr="00D21F38" w:rsidRDefault="008A237B" w:rsidP="00292B06">
+    <w:p w14:paraId="05B1699C" w14:textId="0176796B" w:rsidR="00B748AA" w:rsidRPr="002A1E18" w:rsidRDefault="008A237B" w:rsidP="00292B06">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>این بخش توسط گروه تکمیل شود:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022D3003" w14:textId="77777777" w:rsidR="001D0673" w:rsidRPr="00D21F38" w:rsidRDefault="001D0673" w:rsidP="00490940">
+    <w:p w14:paraId="022D3003" w14:textId="77777777" w:rsidR="001D0673" w:rsidRPr="002A1E18" w:rsidRDefault="001D0673" w:rsidP="00490940">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:bidi/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="lightGray"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>6) مصوبه گروه:                                                       شماره جلسه:                                                      تاریخ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A978842" w14:textId="77777777" w:rsidR="001D0673" w:rsidRPr="00D21F38" w:rsidRDefault="001D0673" w:rsidP="001D0673">
+    <w:p w14:paraId="1A978842" w14:textId="77777777" w:rsidR="001D0673" w:rsidRPr="002A1E18" w:rsidRDefault="001D0673" w:rsidP="001D0673">
       <w:pPr>
         <w:bidi/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>عنوان مصوب گروه:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4253030D" w14:textId="77777777" w:rsidR="001D0673" w:rsidRPr="00D21F38" w:rsidRDefault="001D0673" w:rsidP="001D0673">
+    <w:p w14:paraId="4253030D" w14:textId="77777777" w:rsidR="001D0673" w:rsidRPr="002A1E18" w:rsidRDefault="001D0673" w:rsidP="001D0673">
       <w:pPr>
         <w:bidi/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>استاد راهنما:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7186A4F6" w14:textId="77777777" w:rsidR="00136DB8" w:rsidRDefault="001D0673" w:rsidP="00136DB8">
+    <w:p w14:paraId="15762DD3" w14:textId="040C04EE" w:rsidR="00CB5658" w:rsidRPr="002A1E18" w:rsidRDefault="00CB5658" w:rsidP="00CB5658">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد مشاور پیشنهادی </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A8E79D" w14:textId="77777777" w:rsidR="001D0673" w:rsidRPr="002A1E18" w:rsidRDefault="001D0673" w:rsidP="001D0673">
       <w:pPr>
         <w:bidi/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>امضاء مدیر گروه/تاریخ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BADF08" w14:textId="2401BB99" w:rsidR="005E5984" w:rsidRPr="00136DB8" w:rsidRDefault="005E5984" w:rsidP="00136DB8">
+    <w:p w14:paraId="3BCA1600" w14:textId="77777777" w:rsidR="005E5984" w:rsidRPr="002A1E18" w:rsidRDefault="005E5984" w:rsidP="005E5984">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52BADF08" w14:textId="77777777" w:rsidR="005E5984" w:rsidRPr="002A1E18" w:rsidRDefault="005E5984" w:rsidP="000C60B6">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این بخش توسط دبیر شورای بررسی </w:t>
+      </w:r>
+      <w:r w:rsidR="008A237B" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>پایان نامه ها تکمیل شود:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660B185C" w14:textId="77777777" w:rsidR="005E5984" w:rsidRPr="002A1E18" w:rsidRDefault="005E5984" w:rsidP="008D4292">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        <w:bidi/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>7) مصوبه شورا</w:t>
+      </w:r>
+      <w:r w:rsidR="008A237B" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B2752F" w14:textId="77777777" w:rsidR="005E5984" w:rsidRPr="002A1E18" w:rsidRDefault="005E5984" w:rsidP="00264A39">
       <w:pPr>
         <w:bidi/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>طرح اولیه پایان نامه دانشجو</w:t>
+      </w:r>
+      <w:r w:rsidR="00867A6B" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A237B" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>...................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00867A6B" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA57B1" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00867A6B" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r w:rsidR="008A237B" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00867A6B" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A237B" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به شرح یاد شده و اسامی پیشنه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ادی استاد راهنما در جلسه شماره ...........</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7695" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">........ شورای </w:t>
+      </w:r>
+      <w:r w:rsidR="00D26E84" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بررسی پایان نامه های کارشناسی ارشد </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7695" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در تاریخ </w:t>
+      </w:r>
+      <w:r w:rsidR="00D21F38" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t>..../...../.........</w:t>
+      </w:r>
+      <w:r w:rsidR="00D14689" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مطرح و به شرح ذیل اتخاذ تصمیم گردید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23467E44" w14:textId="77777777" w:rsidR="00D14689" w:rsidRPr="002A1E18" w:rsidRDefault="00D26E84" w:rsidP="00867A6B">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">این بخش توسط دبیر شورای بررسی </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A237B" w:rsidRPr="00D21F38">
+        <w:t>عنوان مصوب</w:t>
+      </w:r>
+      <w:r w:rsidR="00734351" w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>پایان نامه ها تکمیل شود:</w:t>
+        <w:t xml:space="preserve"> پایان نامه:</w:t>
+      </w:r>
+      <w:r w:rsidR="00734351" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D14689" w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>.........................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660B185C" w14:textId="77777777" w:rsidR="005E5984" w:rsidRPr="00D21F38" w:rsidRDefault="005E5984" w:rsidP="008D4292">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+    <w:p w14:paraId="6266C9A6" w14:textId="77777777" w:rsidR="00D14689" w:rsidRPr="002A1E18" w:rsidRDefault="00D14689" w:rsidP="00D14689">
+      <w:pPr>
         <w:bidi/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="lightGray"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="008A237B" w:rsidRPr="00D21F38">
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>استاد راهنما:</w:t>
+      </w:r>
+      <w:r w:rsidR="00264A39" w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t>...............................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B2752F" w14:textId="77777777" w:rsidR="005E5984" w:rsidRPr="00D21F38" w:rsidRDefault="005E5984" w:rsidP="00264A39">
+    <w:p w14:paraId="1C52C212" w14:textId="50C54757" w:rsidR="008A5252" w:rsidRPr="002A1E18" w:rsidRDefault="008A5252">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4EA2FB" w14:textId="77777777" w:rsidR="00FA57B1" w:rsidRPr="002A1E18" w:rsidRDefault="00FA57B1" w:rsidP="00D14689">
       <w:pPr>
         <w:bidi/>
         <w:ind w:hanging="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D21F38">
-[...158 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="23467E44" w14:textId="77777777" w:rsidR="00D14689" w:rsidRPr="00D21F38" w:rsidRDefault="00D26E84" w:rsidP="00867A6B">
+    <w:p w14:paraId="2DEBDB12" w14:textId="77777777" w:rsidR="00D14689" w:rsidRPr="002A1E18" w:rsidRDefault="00D14689" w:rsidP="00FA57B1">
       <w:pPr>
         <w:bidi/>
         <w:ind w:hanging="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D21F38">
-[...41 lines deleted...]
-        <w:t>.........................................................................................................................................</w:t>
+      <w:r w:rsidRPr="002A1E18">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نام و امضای اعضای شورا:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6266C9A6" w14:textId="77777777" w:rsidR="00D14689" w:rsidRPr="00D21F38" w:rsidRDefault="00D14689" w:rsidP="00D14689">
-[...95 lines deleted...]
-    <w:p w14:paraId="4C4013A9" w14:textId="77777777" w:rsidR="00110469" w:rsidRPr="00D21F38" w:rsidRDefault="00110469" w:rsidP="007A6D8B">
+    <w:p w14:paraId="4C4013A9" w14:textId="77777777" w:rsidR="00110469" w:rsidRPr="002A1E18" w:rsidRDefault="00110469" w:rsidP="007A6D8B">
       <w:pPr>
         <w:bidi/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
-      <w:r w:rsidR="00394E33" w:rsidRPr="00D21F38">
+      <w:r w:rsidR="00394E33" w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>..........</w:t>
       </w:r>
-      <w:r w:rsidR="009B7353" w:rsidRPr="00D21F38">
+      <w:r w:rsidR="009B7353" w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>..........                 ...........................................                  .................</w:t>
       </w:r>
-      <w:r w:rsidR="00B23FE2" w:rsidRPr="00D21F38">
+      <w:r w:rsidR="00B23FE2" w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>..................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513F173B" w14:textId="77777777" w:rsidR="00E46F37" w:rsidRPr="00D21F38" w:rsidRDefault="00E46F37" w:rsidP="00E46F37">
+    <w:p w14:paraId="513F173B" w14:textId="77777777" w:rsidR="00E46F37" w:rsidRPr="002A1E18" w:rsidRDefault="00E46F37" w:rsidP="00E46F37">
       <w:pPr>
         <w:bidi/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C6B0E4B" w14:textId="77777777" w:rsidR="00110469" w:rsidRPr="00D21F38" w:rsidRDefault="00110469" w:rsidP="007A6D8B">
+    <w:p w14:paraId="7C6B0E4B" w14:textId="77777777" w:rsidR="00110469" w:rsidRPr="002A1E18" w:rsidRDefault="00110469" w:rsidP="007A6D8B">
       <w:pPr>
         <w:bidi/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>..........</w:t>
       </w:r>
-      <w:r w:rsidR="009B7353" w:rsidRPr="00D21F38">
+      <w:r w:rsidR="009B7353" w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
-      <w:r w:rsidR="00394E33" w:rsidRPr="00D21F38">
+      <w:r w:rsidR="00394E33" w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">........................                 ...........................................           </w:t>
       </w:r>
-      <w:r w:rsidR="00B23FE2" w:rsidRPr="00D21F38">
+      <w:r w:rsidR="00B23FE2" w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">       ........................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3210479C" w14:textId="77777777" w:rsidR="00E46F37" w:rsidRPr="00D21F38" w:rsidRDefault="00E46F37" w:rsidP="00E46F37">
+    <w:p w14:paraId="3210479C" w14:textId="77777777" w:rsidR="00E46F37" w:rsidRPr="002A1E18" w:rsidRDefault="00E46F37" w:rsidP="00E46F37">
       <w:pPr>
         <w:bidi/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="359808F5" w14:textId="77777777" w:rsidR="00B23FE2" w:rsidRPr="00D21F38" w:rsidRDefault="00B23FE2" w:rsidP="007A6D8B">
       <w:pPr>
         <w:bidi/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.............</w:t>
       </w:r>
-      <w:r w:rsidR="00394E33" w:rsidRPr="00D21F38">
+      <w:r w:rsidR="00394E33" w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.......................                 ............................</w:t>
       </w:r>
-      <w:r w:rsidR="0007212C" w:rsidRPr="00D21F38">
+      <w:r w:rsidR="0007212C" w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">...............            </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">      ..................</w:t>
       </w:r>
-      <w:r w:rsidR="0007212C" w:rsidRPr="00D21F38">
+      <w:r w:rsidR="0007212C" w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D21F38">
+      <w:r w:rsidRPr="002A1E18">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.......................</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B23FE2" w:rsidRPr="00D21F38" w:rsidSect="00A3102E">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="864" w:right="1620" w:bottom="1440" w:left="1170" w:header="870" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="192F206B" w14:textId="77777777" w:rsidR="00154277" w:rsidRDefault="00154277" w:rsidP="002E2953">
+    <w:p w14:paraId="12113215" w14:textId="77777777" w:rsidR="008E56CA" w:rsidRDefault="008E56CA" w:rsidP="002E2953">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BE6F36A" w14:textId="77777777" w:rsidR="00154277" w:rsidRDefault="00154277" w:rsidP="002E2953">
+    <w:p w14:paraId="799E128A" w14:textId="77777777" w:rsidR="008E56CA" w:rsidRDefault="008E56CA" w:rsidP="002E2953">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -2666,170 +2654,1356 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
     <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IranNastaliq">
     <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="02020505000000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="B Zar">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="B Lotus">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...49 lines deleted...]
-  <w:p w14:paraId="6F4CECAE" w14:textId="77777777" w:rsidR="0007212C" w:rsidRPr="00303CF1" w:rsidRDefault="0007212C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="6F4CECAE" w14:textId="04507DEC" w:rsidR="0007212C" w:rsidRPr="00303CF1" w:rsidRDefault="00F31CA5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:cs="B Mitra"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00F31CA5">
+      <w:rPr>
+        <w:rFonts w:cs="B Mitra"/>
+        <w:noProof/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EFB69CE" wp14:editId="2E16B79D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wp14">
+                  <wp:positionV relativeFrom="bottomMargin">
+                    <wp14:pctPosVOffset>20000</wp14:pctPosVOffset>
+                  </wp:positionV>
+                </mc:Choice>
+                <mc:Fallback>
+                  <wp:positionV relativeFrom="page">
+                    <wp:posOffset>9326880</wp:posOffset>
+                  </wp:positionV>
+                </mc:Fallback>
+              </mc:AlternateContent>
+              <wp:extent cx="5943600" cy="320040"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Group 7"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5943600" cy="320040"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5962650" cy="323851"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="38" name="Rectangle 38"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="19050" y="0"/>
+                          <a:ext cx="5943600" cy="18826"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="39" name="Text Box 39"/>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="66676"/>
+                          <a:ext cx="5943600" cy="257175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1C64E565" w14:textId="77777777" w:rsidR="00F31CA5" w:rsidRPr="00F31CA5" w:rsidRDefault="00F31CA5" w:rsidP="00F31CA5">
+                            <w:pPr>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F31CA5">
+                              <w:rPr>
+                                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="fa-IR"/>
+                              </w:rPr>
+                              <w:t>14041030</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4ACC8953" w14:textId="77777777" w:rsidR="00F31CA5" w:rsidRDefault="00F31CA5">
+                            <w:pPr>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>100000</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="1EFB69CE" id="Group 7" o:spid="_x0000_s1028" style="position:absolute;margin-left:416.8pt;margin-top:0;width:468pt;height:25.2pt;z-index:251660288;mso-width-percent:1000;mso-top-percent:200;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:1000;mso-top-percent:200;mso-width-relative:margin;mso-height-relative:margin" coordsize="59626,3238" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCclB0zYAMAAGkKAAAOAAAAZHJzL2Uyb0RvYy54bWzMVltP2zAUfp+0/2DlfSTpJW0jUtSxgSYh&#10;QMDEs+s4TTTH9my3Cfv1O3YuvVANxCREH1Jfzjk+5/P5vuT0rC4Z2lClC8ETLzwJPEQ5EWnBV4n3&#10;8+Hiy9RD2mCeYiY4Tbwnqr2z+edPp5WM6UDkgqVUIQjCdVzJxMuNkbHva5LTEusTISmHzUyoEhuY&#10;qpWfKlxB9JL5gyCI/EqoVCpBqNaw+q3Z9OYufpZRYm6yTFODWOJBbsY9lXsu7dOfn+J4pbDMC9Km&#10;gd+QRYkLDof2ob5hg9FaFc9ClQVRQovMnBBR+iLLCkJdDVBNGBxUc6nEWrpaVnG1kj1MAO0BTm8O&#10;S643l0rey1sFSFRyBVi4ma2lzlRp/yFLVDvInnrIaG0QgcXxbDSMAkCWwN4QbmTUYkpyAP6ZG8m/&#10;947RIBr3jsPpOLSX4XfH+nvJVBLaQ28R0P+HwH2OJXXA6hgQuFWoSCF96FWOS+jSO+gbzFeMIlhz&#10;wDi7HiYda0DsCEbhLLA1vYBTOJ0Oor1qcSyVNpdUlMgOEk9BBq6h8OZKmwaYzsSeqwUr0ouCMTex&#10;bKHnTKENhj43dQflnhXj1pYL69UEtCuAc1eNG5knRq0d43c0A1jgjgcuEUfJ7SGYEMpN2GzlOKXN&#10;2eMAfm1pvYe7VhfQRs7g/D52G2C/gC52k2Vrb12pY3TvHPwrsca593AnC25657LgQh0LwKCq9uTG&#10;vgOpgcaitBTpEzSNEo2eaEkuCri2K6zNLVYgINADIIrmBh4ZE1XiiXbkoVyoP8fWrT10Nex6qAJB&#10;Sjz9e40V9RD7waHfZ+EIuIWMm4zGkwFM1O7OcneHr8tzAb0QgvxK4obW3rBumClRPoJ2LuypsIU5&#10;gbMTjxjVTc5NI5SgvoQuFs4MVEtic8XvJbHBLaq2LR/qR6xk27sGxOFadBzD8UELN7bWk4vF2ois&#10;cP29xbXFG/huJek9iD/riP9gde2rqNFwdsB7ZGpYtzVDbzimHFcAgBLYH0XRxDEcerYXvB2lHIwn&#10;4WTctlmnsx2/XykBPZMtWRH0WDQE7Wlw3ed4R5xWSbbZu9ERxr+CWMfp/ArH96Zz+utFOpt6Wbe3&#10;+oGZDZ31ZlYvPxKn3asdvmfca6H99rIfTLtzpwHbL8T5XwAAAP//AwBQSwMEFAAGAAgAAAAhAP0E&#10;dPzcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM4M1Nu6tFa9NFRBHEw7YK&#10;4i1txqbYTLpNdrf+e2e96OXB4w3vfVOsZzeIPU6h96QgXSQgkFpveuoUvL0+XlyDCFGT0YMnVPCN&#10;Adbl6Umhc+MPVOG+jp3gEgq5VmBjHHMpQ2vR6bDwIxJnn35yOrKdOmkmfeByN8hlkmTS6Z54weoR&#10;7y22X/XOKViuHl4+0vdtVT9XT1mz2aTWblOlzs/mu1sQEef4dwxHfEaHkpkavyMTxKCAH4m/ytnN&#10;KmPbKLhKLkGWhfwPX/4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnJQdM2ADAABpCgAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/QR0/NwAAAAE&#10;AQAADwAAAAAAAAAAAAAAAAC6BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMMGAAAA&#10;AA==&#10;">
+              <v:rect id="Rectangle 38" o:spid="_x0000_s1029" style="position:absolute;left:190;width:59436;height:188;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBJ5azAwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EJ3ibqSvI7JqKjAmeBu1Ednw0z6a0eSlNrPW/N4eBx4/vd76bbS8mGn3rWMF6lYAgrp1u&#10;uVFw+j28fYDwAVlj75gU3MnDrnh9yTHT7sYlTVVoRAxhn6ECE8KQSelrQxb9yg3Ekbu40WKIcGyk&#10;HvEWw20v35NkIy22HBsMDvRlqO6qq1XQ/B2+p7kz5EqfVtdu2J5+zlqp5WLef4IINIen+N991ArS&#10;ODZ+iT9AFg8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASeWswMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" fillcolor="black [3213]" stroked="f" strokeweight="2pt"/>
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 39" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;top:666;width:59436;height:2572;visibility:visible;mso-wrap-style:square;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlhb5yxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBvjRwHQuJGNiEQ2lOg+Tnktlhby621MpKcuH36qlDocZiZb5hNNdpO3MiH1rGC+SwD&#10;QVw73XKj4HzaP61AhIissXNMCr4oQFVOHjZYaHfnN7odYyMShEOBCkyMfSFlqA1ZDDPXEyfv3XmL&#10;MUnfSO3xnuC2k3mWLaXFltOCwZ52hurP42AV+Msh3+4+rpchf5HfjTkPC708KPU4HbfPICKN8T/8&#10;137VChZr+P2SfoAsfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlhb5yxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox inset=",,,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="1C64E565" w14:textId="77777777" w:rsidR="00F31CA5" w:rsidRPr="00F31CA5" w:rsidRDefault="00F31CA5" w:rsidP="00F31CA5">
+                      <w:pPr>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F31CA5">
+                        <w:rPr>
+                          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="fa-IR"/>
+                        </w:rPr>
+                        <w:t>14041030</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4ACC8953" w14:textId="77777777" w:rsidR="00F31CA5" w:rsidRDefault="00F31CA5">
+                      <w:pPr>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+              <w10:wrap type="square" anchorx="margin" anchory="margin"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00F31CA5">
+      <w:rPr>
+        <w:rFonts w:cs="B Mitra"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="388EC938" wp14:editId="58CA323F">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="rightMargin">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wp14">
+                  <wp:positionV relativeFrom="bottomMargin">
+                    <wp14:pctPosVOffset>20000</wp14:pctPosVOffset>
+                  </wp:positionV>
+                </mc:Choice>
+                <mc:Fallback>
+                  <wp:positionV relativeFrom="page">
+                    <wp:posOffset>9326880</wp:posOffset>
+                  </wp:positionV>
+                </mc:Fallback>
+              </mc:AlternateContent>
+              <wp:extent cx="457200" cy="320040"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Rectangle 8"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="457200" cy="320040"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:ln w="38100">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="50000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2A05B4A4" w14:textId="77777777" w:rsidR="00F31CA5" w:rsidRDefault="00F31CA5">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="388EC938" id="Rectangle 8" o:spid="_x0000_s1031" style="position:absolute;margin-left:0;margin-top:0;width:36pt;height:25.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-top-percent:200;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:right-margin-area;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-top-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDhXBYigIAAHcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v0zAQfkfif7D8ztKMDUa1dKo2DSFN&#10;Y2JDe3Yde4nk+MzZbVL+es52ko4xXhB9cM+57359vrvzi6EzbKfQt2ArXh4tOFNWQt3ap4p/f7h+&#10;d8aZD8LWwoBVFd8rzy9Wb9+c926pjqEBUytk5MT6Ze8q3oTglkXhZaM64Y/AKUtKDdiJQFd8KmoU&#10;PXnvTHG8WHwoesDaIUjlPX29ykq+Sv61VjJ81dqrwEzFKbeQTkznJp7F6lwsn1C4ppVjGuIfsuhE&#10;ayno7OpKBMG22P7hqmslggcdjiR0BWjdSpVqoGrKxYtq7hvhVKqFyPFupsn/P7fydnfv7pBo6J1f&#10;ehJjFYPGLv5TfmxIZO1nstQQmKSPJ6cf6QE4k6R6T9JJIrM4GDv04bOCjkWh4khvkSgSuxsfKCBB&#10;J0iM5cG09XVrTLrE91eXBtlO0MuFoYwvRRa/oYxlPQU/KymPaGUh2megsYQ/1JSksDcq4oz9pjRr&#10;a6riOBmmdjuEE1IqG8qsakStchanC/pNeUwJpqySw+hZU/zZ9+hgQmYnk++c5YiPpip162ycK/pL&#10;Ytl4tkiRwYbZuGst4GuVGapqjJzxE0mZmshSGDYDcUPDHJHxywbq/R0yhDw93snrlp70RvhwJ5DG&#10;hbqAVkD4Soc2QE8Co8RZA/jzte8RT11MWs56Gr+K+x9bgYoz88VSf38qT6ihWEiX1Gqc4XPN5rnG&#10;brtLoD4padk4mUQyxmAmUSN0j7Qp1jEqqYSVFLvim0m8DHkp0KaRar1OIJpQJ8KNvXcyuo4sx4Z9&#10;GB4FurGrA43DLUyDKpYvmjtjo6WF9TaAblPnH1gd+afpTo00bqK4Pp7fE+qwL1e/AAAA//8DAFBL&#10;AwQUAAYACAAAACEACT23cNoAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzUrEQBCE74LvMLTg&#10;zZ24+BNjOosIIuIlriJ7nM30JtGZnpCZzca3t/Wil4Kimqqvy9XsnZpojH1ghPNFBoq4CbbnFuHt&#10;9eEsBxWTYWtcYEL4ogir6vioNIUNB36haZ1aJSUcC4PQpTQUWsemI2/iIgzEku3C6E0SO7bajuYg&#10;5d7pZZZdaW96loXODHTfUfO53nsEfk9THh+1293UTf5U15v843mDeHoy392CSjSnv2P4wRd0qIRp&#10;G/Zso3II8kj6Vcmul+K2CJfZBeiq1P/Zq28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;Q4VwWIoCAAB3BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEACT23cNoAAAADAQAADwAAAAAAAAAAAAAAAADkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" fillcolor="black [3213]" stroked="f" strokeweight="3pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="2A05B4A4" w14:textId="77777777" w:rsidR="00F31CA5" w:rsidRDefault="00F31CA5">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="margin" anchory="margin"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="025CBB0A" w14:textId="77777777" w:rsidR="00154277" w:rsidRDefault="00154277" w:rsidP="002E2953">
-      <w:pPr>
+    <w:p w14:paraId="58A18248" w14:textId="77777777" w:rsidR="008E56CA" w:rsidRDefault="008E56CA" w:rsidP="00EC611E">
+      <w:pPr>
+        <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E1CDB34" w14:textId="77777777" w:rsidR="00154277" w:rsidRDefault="00154277" w:rsidP="002E2953">
+    <w:p w14:paraId="4659F618" w14:textId="77777777" w:rsidR="008E56CA" w:rsidRDefault="008E56CA" w:rsidP="002E2953">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="544A7A94" w14:textId="5F4E4663" w:rsidR="000E07C6" w:rsidRPr="00E43D2B" w:rsidRDefault="00D72CF2" w:rsidP="000E07C6">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:bidi/>
+        <w:ind w:left="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="B Lotus"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مسئله در طرح تحق</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ق</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> با معرف</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> زم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و موضوع تحق</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ق</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> آغاز شود به عبارت د</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>گر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حوزه پژوهش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در چارچوب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> علم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تببین گردد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>. سپس ب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مسئله اصل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به صورت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> متمرکز و شفاف، به گونه ا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> که چالش کل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>د</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پژوهش مشخص شود</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7271B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ضرور</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> است</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و پس از آن </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اهم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و ضرورت تحق</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ق</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> با تأک</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>د</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بر پ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>امدها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> منف</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> عدم حل مسئله </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مزا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حل آن، همراه با استناد به داده ها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> معتبر، اهداف تحق</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ق</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(کل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ژه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)، سوال اصل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شکل گرفته از مسئله، شکاف دانش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و نوآور</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تحق</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ق</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیان شود </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و در نها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> با  نت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> گ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اول</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> از ضرورت انجام پژوهش و انتظارات از دستاوردها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> آن پا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ابد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43D2B">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00073B37">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E07C6">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">(700-500 واژه) </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="153265BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="313C381A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3570,334 +4744,273 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="431046940">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="184252844">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1565413340">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="908539849">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="218901716">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1689260623">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1872258322">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1493444505">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00824FD5"/>
+    <w:rsid w:val="00012BEA"/>
     <w:rsid w:val="000515E2"/>
     <w:rsid w:val="0007212C"/>
+    <w:rsid w:val="00073B37"/>
     <w:rsid w:val="000902BA"/>
     <w:rsid w:val="000906AB"/>
     <w:rsid w:val="000A136C"/>
     <w:rsid w:val="000C60B6"/>
+    <w:rsid w:val="000E07C6"/>
     <w:rsid w:val="00110469"/>
     <w:rsid w:val="00124970"/>
     <w:rsid w:val="00134E6E"/>
-    <w:rsid w:val="00136DB8"/>
+    <w:rsid w:val="00136FCD"/>
     <w:rsid w:val="00154277"/>
     <w:rsid w:val="00186723"/>
+    <w:rsid w:val="001A4F2E"/>
+    <w:rsid w:val="001C4AA3"/>
     <w:rsid w:val="001C7405"/>
     <w:rsid w:val="001D0673"/>
-    <w:rsid w:val="00253264"/>
+    <w:rsid w:val="002237A3"/>
+    <w:rsid w:val="00227855"/>
+    <w:rsid w:val="002424CE"/>
     <w:rsid w:val="00264A39"/>
     <w:rsid w:val="00292B06"/>
     <w:rsid w:val="00293571"/>
+    <w:rsid w:val="002A1E18"/>
+    <w:rsid w:val="002B1A7D"/>
     <w:rsid w:val="002D1B8E"/>
     <w:rsid w:val="002E2953"/>
     <w:rsid w:val="00303CF1"/>
     <w:rsid w:val="003309E9"/>
     <w:rsid w:val="00364FCC"/>
+    <w:rsid w:val="003778B2"/>
     <w:rsid w:val="00394E33"/>
     <w:rsid w:val="003B0CF2"/>
     <w:rsid w:val="003C6610"/>
     <w:rsid w:val="003D268D"/>
+    <w:rsid w:val="003F4AB0"/>
     <w:rsid w:val="00416286"/>
     <w:rsid w:val="00443119"/>
-    <w:rsid w:val="00455587"/>
     <w:rsid w:val="00473349"/>
     <w:rsid w:val="00490940"/>
+    <w:rsid w:val="004C1C88"/>
     <w:rsid w:val="004F5316"/>
     <w:rsid w:val="00513380"/>
-    <w:rsid w:val="0054718A"/>
+    <w:rsid w:val="00577B8F"/>
+    <w:rsid w:val="005B5525"/>
     <w:rsid w:val="005C09DD"/>
-    <w:rsid w:val="005C461B"/>
     <w:rsid w:val="005E553F"/>
     <w:rsid w:val="005E5984"/>
+    <w:rsid w:val="006003F9"/>
+    <w:rsid w:val="0063159F"/>
     <w:rsid w:val="00644420"/>
+    <w:rsid w:val="00671FA8"/>
     <w:rsid w:val="006F6ED9"/>
     <w:rsid w:val="00734351"/>
-    <w:rsid w:val="00783057"/>
     <w:rsid w:val="007A6D8B"/>
     <w:rsid w:val="007B33B9"/>
     <w:rsid w:val="0080339F"/>
     <w:rsid w:val="00824FD5"/>
     <w:rsid w:val="00827BA9"/>
     <w:rsid w:val="00867A6B"/>
     <w:rsid w:val="008744A2"/>
     <w:rsid w:val="008901C4"/>
     <w:rsid w:val="008A237B"/>
     <w:rsid w:val="008A5252"/>
     <w:rsid w:val="008C289D"/>
-    <w:rsid w:val="008C6961"/>
     <w:rsid w:val="008D4292"/>
+    <w:rsid w:val="008E56CA"/>
+    <w:rsid w:val="008E7F5C"/>
+    <w:rsid w:val="008F28D5"/>
     <w:rsid w:val="00901BA8"/>
     <w:rsid w:val="00916C3D"/>
-    <w:rsid w:val="00934705"/>
+    <w:rsid w:val="00933B02"/>
     <w:rsid w:val="00946837"/>
+    <w:rsid w:val="00967FD8"/>
     <w:rsid w:val="0098126C"/>
+    <w:rsid w:val="00995F28"/>
     <w:rsid w:val="009B7353"/>
-    <w:rsid w:val="009C4274"/>
     <w:rsid w:val="009C4EDA"/>
     <w:rsid w:val="009E3624"/>
+    <w:rsid w:val="00A00EB6"/>
     <w:rsid w:val="00A163E1"/>
     <w:rsid w:val="00A2796F"/>
     <w:rsid w:val="00A3102E"/>
     <w:rsid w:val="00A45FE4"/>
     <w:rsid w:val="00A90CFE"/>
     <w:rsid w:val="00A9471D"/>
     <w:rsid w:val="00AA2281"/>
-    <w:rsid w:val="00AC39A2"/>
+    <w:rsid w:val="00AA3C44"/>
     <w:rsid w:val="00AE733B"/>
     <w:rsid w:val="00B23FE2"/>
     <w:rsid w:val="00B65F04"/>
     <w:rsid w:val="00B748AA"/>
     <w:rsid w:val="00BA2A36"/>
     <w:rsid w:val="00BC0918"/>
     <w:rsid w:val="00BD0C51"/>
     <w:rsid w:val="00BD0F37"/>
+    <w:rsid w:val="00BF05ED"/>
     <w:rsid w:val="00BF781A"/>
+    <w:rsid w:val="00C168FD"/>
+    <w:rsid w:val="00C463E9"/>
+    <w:rsid w:val="00C532B8"/>
     <w:rsid w:val="00C63EF1"/>
     <w:rsid w:val="00CA7695"/>
+    <w:rsid w:val="00CB5658"/>
     <w:rsid w:val="00CC5BD0"/>
+    <w:rsid w:val="00CD1FF6"/>
     <w:rsid w:val="00CD4948"/>
     <w:rsid w:val="00CE0221"/>
     <w:rsid w:val="00D14689"/>
     <w:rsid w:val="00D21F38"/>
     <w:rsid w:val="00D26E84"/>
     <w:rsid w:val="00D35BC9"/>
-    <w:rsid w:val="00D40B2E"/>
     <w:rsid w:val="00D50DB4"/>
     <w:rsid w:val="00D65272"/>
+    <w:rsid w:val="00D72CF2"/>
     <w:rsid w:val="00D765FF"/>
     <w:rsid w:val="00DA0632"/>
     <w:rsid w:val="00E15320"/>
     <w:rsid w:val="00E300D3"/>
     <w:rsid w:val="00E46F37"/>
+    <w:rsid w:val="00EB0825"/>
+    <w:rsid w:val="00EC611E"/>
+    <w:rsid w:val="00ED2B7B"/>
     <w:rsid w:val="00EE43DF"/>
     <w:rsid w:val="00EF5DD7"/>
     <w:rsid w:val="00F00DB2"/>
     <w:rsid w:val="00F1625B"/>
+    <w:rsid w:val="00F31CA5"/>
+    <w:rsid w:val="00F32535"/>
+    <w:rsid w:val="00F87A47"/>
+    <w:rsid w:val="00F95CA9"/>
     <w:rsid w:val="00FA57B1"/>
+    <w:rsid w:val="00FB5BFF"/>
     <w:rsid w:val="00FE41AE"/>
     <w:rsid w:val="00FE4DCF"/>
     <w:rsid w:val="00FF42C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0319A7B9"/>
   <w15:docId w15:val="{26ECEF69-2171-4EC1-9BB8-93592A845609}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4250,56 +5363,55 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008C6961"/>
+    <w:rsid w:val="009C4EDA"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
@@ -4464,59 +5576,113 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="009C4EDA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:divs>
+    <w:div w:id="846671408">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1796170881">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1843738888">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2040549623">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4764,92 +5930,115 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
+  <PublishDate>14041030</PublishDate>
+  <Abstract/>
+  <CompanyAddress/>
+  <CompanyPhone/>
+  <CompanyFax/>
+  <CompanyEmail/>
+</CoverPageProperties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0087D2B3-9E48-478B-9A54-3E3DF6B18645}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>1493</Characters>
+  <Pages>5</Pages>
+  <Words>282</Words>
+  <Characters>1611</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1751</CharactersWithSpaces>
+  <CharactersWithSpaces>1890</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>jonobi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>-1018162382</vt:i4>
   </property>
 </Properties>
 </file>